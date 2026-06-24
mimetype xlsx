--- v0 (2026-01-09)
+++ v1 (2026-06-24)
@@ -1,5382 +1,4882 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment3.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment2.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship  Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship  Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A6769A5-1A4C-4F0F-9D47-49D69CBA3943}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="710" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="360" yWindow="15" windowWidth="20955" windowHeight="9720" activeTab="4"/>
   </bookViews>
   <sheets>
-    <sheet name="Hinweise Maßnahmenabrechnung" sheetId="13" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="Tagessätze" sheetId="3" state="hidden" r:id="rId9"/>
+    <sheet name="Hinweise Maßnahmenabrechnung" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="Deckblatt" sheetId="2" state="visible" r:id="rId4"/>
+    <sheet name="Reisekostenabrechnung" sheetId="3" state="visible" r:id="rId5"/>
+    <sheet name="Honorarabrechnung" sheetId="4" state="visible" r:id="rId6"/>
+    <sheet name="Ehrenamtspauschale" sheetId="5" state="visible" r:id="rId7"/>
+    <sheet name="Selbständigkeit" sheetId="6" state="visible" r:id="rId8"/>
+    <sheet name="Honorarsätze" sheetId="7" state="visible" r:id="rId9"/>
+    <sheet name="Hilfsblatt" sheetId="8" state="hidden" r:id="rId10"/>
+    <sheet name="Tagessätze" sheetId="9" state="hidden" r:id="rId11"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId10"/>
+    <externalReference r:id="rId1"/>
   </externalReferences>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Hinweise Maßnahmenabrechnung'!$A$1:$O$29</definedName>
+    <definedName name="SFV" localSheetId="0">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Deckblatt!$A$1:$M$33</definedName>
+    <definedName name="jjj" localSheetId="1">#REF!</definedName>
+    <definedName name="SFV" localSheetId="1">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Reisekostenabrechnung!$A$1:$N$57</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">Honorarabrechnung!$A$1:$J$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">Ehrenamtspauschale!$A$1:$E$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">Honorarsätze!$A$1:$J$12</definedName>
+    <definedName name="SFV" localSheetId="6">#REF!</definedName>
     <definedName name="Auswahl">Hilfsblatt!$R$2:$R$4</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Deckblatt!$A$1:$M$33</definedName>
-[...5 lines deleted...]
-    <definedName name="jjj" localSheetId="1">#REF!</definedName>
     <definedName name="jjj">#REF!</definedName>
     <definedName name="Mitfahrer">Hilfsblatt!$R$1</definedName>
-    <definedName name="SFV" localSheetId="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="SFV" localSheetId="6">#REF!</definedName>
     <definedName name="SFV">#REF!</definedName>
-    <definedName name="Sportfachverband">[1]SFVs!$A$1:$A$59</definedName>
+    <definedName name="Sportfachverband">'[1]SFVs'!$A$1:$A$59</definedName>
     <definedName name="Turnen">#REF!</definedName>
     <definedName name="ysddf">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
-[...13 lines deleted...]
-  </extLst>
+  <calcPr concurrentCalc="0"/>
 </workbook>
-</file>
-[...232 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>bbv</author>
+    <author>tc={004B006D-0075-484E-8D53-0036001900D9}</author>
+    <author>tc={009D000E-0020-47C2-94F6-00F100B20024}</author>
+    <author>tc={00D200CC-0047-46BD-A31B-0072004600CE}</author>
+    <author>tc={000800A5-0078-4B2F-9CB7-00BD0057004F}</author>
+    <author>tc={0074002B-002B-4950-8855-00BE00DB0091}</author>
+    <author>tc={000B003C-0065-453C-B8E9-0057001C00DD}</author>
+    <author>tc={0045003B-00D7-4CF6-8B01-000B00AF00AC}</author>
+    <author>tc={00020066-00CF-4871-B36A-002A00F8002E}</author>
+    <author>tc={002D006E-000E-4550-BB79-00E2002400AA}</author>
+    <author>tc={00D70072-0009-432B-A32E-00CD00C6002A}</author>
+    <author>tc={008300F4-007C-4E54-8D85-0040007D00B8}</author>
   </authors>
   <commentList>
-    <comment ref="A5" authorId="0" shapeId="0" xr:uid="{E56D6A87-6A90-42C0-BDEE-CA7BF9F0532C}">
+    <comment ref="A11" authorId="0" xr:uid="{004B006D-0075-484E-8D53-0036001900D9}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>bitte Begegnungen eintragen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+bitte eintragen, benötigt für die Signaturanfrage
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="A6" authorId="0" shapeId="0" xr:uid="{486D1ECA-7650-46D1-84CB-F7BF13B778DE}">
+    <comment ref="A12" authorId="1" xr:uid="{009D000E-0020-47C2-94F6-00F100B20024}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Honorarblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+bitte eintragen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="C6" authorId="0" shapeId="0" xr:uid="{70B0146A-F242-43B2-8513-C3F7BBB215DE}">
+    <comment ref="F20" authorId="2" xr:uid="{00D200CC-0047-46BD-A31B-0072004600CE}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Honorarblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+befüllt sich automatisch durch das Reisekostenformular
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="F7" authorId="0" shapeId="0" xr:uid="{5A0BBCA0-8B0C-4AD2-96E1-C70497BB5FB7}">
+    <comment ref="F21" authorId="3" xr:uid="{000800A5-0078-4B2F-9CB7-00BD0057004F}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>befüllt sich automatisch aus dem Honorarblatt</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+befüllt sich automatisch durch das Honorarblatt
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="G7" authorId="0" shapeId="0" xr:uid="{9278C0E8-E60C-4224-9608-344DF0D1B92B}">
+    <comment ref="A5" authorId="4" xr:uid="{0074002B-002B-4950-8855-00BE00DB0091}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Honorarblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+bitte Begegnungen eintragen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="A9" authorId="0" shapeId="0" xr:uid="{871474F7-4E83-4469-B241-DC447F68A9F3}">
+    <comment ref="A6" authorId="5" xr:uid="{000B003C-0065-453C-B8E9-0057001C00DD}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>bitte eintragen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Honorarblatt übernommen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{D2BD1CEC-B2EA-4B37-B042-B7843CBBAF29}">
+    <comment ref="C6" authorId="6" xr:uid="{0045003B-00D7-4CF6-8B01-000B00AF00AC}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>bitte eintragen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Honorarblatt übernommen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{CCAFE595-2412-4BCD-89DB-8C45ABBA1E1A}">
+    <comment ref="F7" authorId="7" xr:uid="{00020066-00CF-4871-B36A-002A00F8002E}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>bitte eintragen, benötigt für die Signaturanfrage</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+befüllt sich automatisch aus dem Honorarblatt
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{313CB4A6-AD11-4859-B8E7-39A860478B7C}">
+    <comment ref="G7" authorId="8" xr:uid="{002D006E-000E-4550-BB79-00E2002400AA}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>bitte eintragen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Honorarblatt übernommen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="F20" authorId="0" shapeId="0" xr:uid="{361342F3-9E13-4AA4-A5EA-1594A08A2805}">
+    <comment ref="A9" authorId="9" xr:uid="{00D70072-0009-432B-A32E-00CD00C6002A}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>befüllt sich automatisch durch das Reisekostenformular</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+bitte eintragen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="F21" authorId="0" shapeId="0" xr:uid="{F28A4E8C-D655-4BAC-9167-0BD77ABF0018}">
+    <comment ref="A10" authorId="10" xr:uid="{008300F4-007C-4E54-8D85-0040007D00B8}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>befüllt sich automatisch durch das Honorarblatt</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+bitte eintragen
+</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>bbv</author>
-    <author>Tobias F. Oertel</author>
+    <author>tc={009700E8-0047-49ED-A380-00E1001E0074}</author>
+    <author>tc={000300E9-00FF-41D8-A2CB-009100CA006C}</author>
+    <author>tc={007800C8-00DC-47C0-8925-006A00B600C5}</author>
+    <author>tc={00F90030-001B-4D85-81A8-002700090059}</author>
+    <author>tc={00C500BD-00C7-4C59-8F6D-00DF00110039}</author>
+    <author>tc={0013006D-006A-484D-8C4A-0081004E0091}</author>
+    <author>tc={000C0059-00CC-49B3-BAD2-000400D70021}</author>
   </authors>
   <commentList>
-    <comment ref="A4" authorId="0" shapeId="0" xr:uid="{2496A75E-1B55-4923-BBBD-C186E53FF6F0}">
+    <comment ref="A14" authorId="0" xr:uid="{009700E8-0047-49ED-A380-00E1001E0074}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Deckblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Deckblatt übernommen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="A6" authorId="0" shapeId="0" xr:uid="{FC1C88E9-4146-45A4-8D5C-ED176B46F573}">
+    <comment ref="F30" authorId="1" xr:uid="{000300E9-00FF-41D8-A2CB-009100CA006C}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Deckblatt übernommen</t>
+          <t xml:space="preserve">Tobias F. Oertel:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+bei Fahrkarten der 1. Klasse werden maximal die Kosten einer der 2. Klasse erstattet.
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="A8" authorId="0" shapeId="0" xr:uid="{3790DE09-191C-441C-8B25-19B789E93C89}">
+    <comment ref="A4" authorId="2" xr:uid="{007800C8-00DC-47C0-8925-006A00B600C5}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Deckblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Deckblatt übernommen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="K8" authorId="0" shapeId="0" xr:uid="{31FB5C66-CE5C-4717-9EE6-70B23802E2E3}">
+    <comment ref="A6" authorId="3" xr:uid="{00F90030-001B-4D85-81A8-002700090059}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Deckblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Deckblatt übernommen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{4BC3CD53-2191-41B6-9EE8-DB69105C94EC}">
+    <comment ref="A8" authorId="4" xr:uid="{00C500BD-00C7-4C59-8F6D-00DF00110039}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Deckblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Deckblatt übernommen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="A14" authorId="0" shapeId="0" xr:uid="{93BDE7C6-E4B1-43B6-B002-1713C96F01AD}">
+    <comment ref="K8" authorId="5" xr:uid="{0013006D-006A-484D-8C4A-0081004E0091}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Deckblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Deckblatt übernommen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="F30" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
+    <comment ref="A10" authorId="6" xr:uid="{000C0059-00CC-49B3-BAD2-000400D70021}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>bei Fahrkarten der 1. Klasse werden maximal die Kosten einer der 2. Klasse erstattet.</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Deckblatt übernommen
+</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>bbv</author>
+    <author>tc={00D40054-00EA-479B-B222-00B9008000D5}</author>
+    <author>tc={008B0019-00B7-4AFA-8115-00FA003300FB}</author>
+    <author>tc={00260066-0062-4C05-955C-00F5009A0005}</author>
+    <author>tc={000C00F8-0060-4D36-BE5E-0007006A0039}</author>
   </authors>
   <commentList>
-    <comment ref="A5" authorId="0" shapeId="0" xr:uid="{7BEA8238-14F0-4676-901B-4C4F88A88853}">
+    <comment ref="A13" authorId="0" xr:uid="{00D40054-00EA-479B-B222-00B9008000D5}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Deckblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Deckblatt übernommen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="A6" authorId="0" shapeId="0" xr:uid="{DB614562-0D1E-4491-985D-42D953F3668D}">
+    <comment ref="A5" authorId="1" xr:uid="{008B0019-00B7-4AFA-8115-00FA003300FB}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Deckblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Deckblatt übernommen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="I10" authorId="0" shapeId="0" xr:uid="{FE996111-4E5E-44DF-A045-0F3C2DD59D06}">
+    <comment ref="A6" authorId="2" xr:uid="{00260066-0062-4C05-955C-00F5009A0005}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Deckblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Deckblatt übernommen
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="A13" authorId="0" shapeId="0" xr:uid="{C7B39DE2-D91F-407F-B609-FF678B3D9831}">
+    <comment ref="I10" authorId="3" xr:uid="{000C00F8-0060-4D36-BE5E-0007006A0039}">
       <text>
         <r>
           <rPr>
+            <b/>
             <sz val="9"/>
-            <color indexed="81"/>
-[...1 lines deleted...]
-            <family val="2"/>
+            <rFont val="Tahoma"/>
           </rPr>
-          <t>wird automatisch aus dem Deckblatt übernommen</t>
+          <t>bbv:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <rFont val="Tahoma"/>
+          </rPr>
+          <t xml:space="preserve">
+wird automatisch aus dem Deckblatt übernommen
+</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="272">
-[...567 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="272">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
         <rFont val="Segoe UI"/>
-        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Gruppe SüdOst im Deutschen Badminton-Verband e.V.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
         <rFont val="Segoe UI"/>
-        <family val="2"/>
       </rPr>
-      <t>Baden-Württembergischer Badminton-Verband (BWBV)
+      <t xml:space="preserve">Baden-Württembergischer Badminton-Verband (BWBV)
 Bayerischer Badminton-Verband (BBV)
 Badminton-Verband Sachsen (BVS)</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Informationsblatt: Abrechnung von Schiedsrichtereinsätzen in der Regionalliga SüdOst</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOD-Form 06/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.) Formale Voraussetzungen:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">o     Die befüllte Abrechnung sollte binnen vierzehn Tagen nach Einsatzableistung unter folgendem Link hochgeladen werden: </t>
+  </si>
+  <si>
+    <t>https://cloud.badminton.de/index.php/s/MmZam8KwTBE2MQr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">o     Sollte das Hochladen nicht funktionieren, schickt bitte die Abrechnung digital an folgende Email-Adresse:</t>
+  </si>
+  <si>
     <t>geschaeftsstelle@badminton-bbv.de</t>
   </si>
   <si>
-    <t>o     Zur Bearbeitung der Abrechnung gehört auch die Signaturanfrage an die einreichende Person zu übersenden, eine Vorabsignierung ist daher nicht notwendig.</t>
-[...14 lines deleted...]
-    <t>Gruppe SüdOst im DBV e.V. via BBV</t>
+    <t xml:space="preserve">o     Die Bearbeitung vollständig vorliegender Abrechnungsunterlagen erfolgt binnen weiterer vierzehn Arbeitstage bargeldlos. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">o     Zur Bearbeitung der Abrechnung gehört auch die Signaturanfrage an die einreichende Person zu übersenden, eine Vorabsignierung ist daher nicht notwendig.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">o     Die Abrechnungsstelle ist der Bay. Badminton-Verband e.V..  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.) Formale Pflichtkomponenten:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">❶ Deckblatt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">o      Die im Deckblatt eingetragenen Daten werden in den Reitern "Honorar" und "Reisekosten" durch hinterlegte Formeln automatisch ergänzt, somit ist für alle Daten nur eine einmalige Eintragung notwendig.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">❷ Honorarabrechnung</t>
+  </si>
+  <si>
+    <t xml:space="preserve">o      Zeitpunkt der Honorartätigkeit</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">o      Der Reiter "Ehrenamtspauschale" ist </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+      </rPr>
+      <t xml:space="preserve">für jedes Kalenderjahr neu</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+      </rPr>
+      <t xml:space="preserve"> befüllt mit einzureichen.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">o      Als selbständige Person oder als gewerbetreibende Person sind persönliche Rechnungen zu verwenden. Der Reiter "Selbständigkeit" ist dann ebenfalls befüllt einzureichen.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">❸ Reisekostenabrechnung</t>
+  </si>
+  <si>
+    <t xml:space="preserve">o      Übernachtungskosten werden nur mit Rechnungsbeleg erstattet. Dieser ist digital einzureichen (Foto/Scan).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">❹ Ehrenamtspauschale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">o      Es ist der Steuerfreibetrag einzutragen, welcher nach Abzug aller Steuerfreibetragsverwendungsangaben bei anderen Arbeitgebern noch zur Verfügung steht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">o      Steht kein Steuerfreibetrag mehr zur Verfügung, ist entweder der Haken bei "Selbständigkeit […]" zu setzen, oder die Abrechnungsstelle bilateral zu kontaktieren.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aufstellung der Ausgaben</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Digitale Signatur?</t>
+  </si>
+  <si>
+    <t>Maßnahmenbezeichnung</t>
+  </si>
+  <si>
+    <t>LigaEinsatz</t>
+  </si>
+  <si>
+    <t>Zeitraum</t>
+  </si>
+  <si>
+    <t>Ort</t>
+  </si>
+  <si>
+    <t>Landesverband</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBV Bezirk Niederbayern/Oberpfalz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vor- und Nachname</t>
+  </si>
+  <si>
+    <t>Adresse</t>
+  </si>
+  <si>
+    <t>E-Mail-Adresse</t>
+  </si>
+  <si>
+    <t>IBAN</t>
+  </si>
+  <si>
+    <t>Abrechnungsstelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bay. Badminton Verband eV, Postfach 50 01 20, 80971 München</t>
+  </si>
+  <si>
+    <t xml:space="preserve">auszufüllen durch
+Abrechnungsstelle</t>
+  </si>
+  <si>
+    <t>Betrag</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zu überweisen</t>
+  </si>
+  <si>
+    <t>Datum</t>
+  </si>
+  <si>
+    <t>Konto</t>
+  </si>
+  <si>
+    <t>Kosten</t>
+  </si>
+  <si>
+    <t>Reisekosten</t>
+  </si>
+  <si>
+    <t>€</t>
+  </si>
+  <si>
+    <t>Honorar</t>
+  </si>
+  <si>
+    <t>Gesamtaufwand</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sachlich und rechnerisch richtig</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sowie zur Zahlung angewiesen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Digitale Signatur wird abgefragt, nicht unterschreiben!</t>
+  </si>
+  <si>
+    <t>Geschäftsführungsmitglied</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bitte wählen</t>
+  </si>
+  <si>
+    <t>Honorarsumme</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GS Süd</t>
+  </si>
+  <si>
+    <t>Bälle</t>
+  </si>
+  <si>
+    <t>Aktivensport</t>
+  </si>
+  <si>
+    <t>Hallenmiete</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezirk in Ressort?</t>
+  </si>
+  <si>
+    <t>Breitensport</t>
+  </si>
+  <si>
+    <t>Hotel</t>
+  </si>
+  <si>
+    <t>Bezirk</t>
+  </si>
+  <si>
+    <t>Ehrenamt</t>
+  </si>
+  <si>
+    <t>Meldegebühren</t>
+  </si>
+  <si>
+    <t>Frauensport</t>
+  </si>
+  <si>
+    <t>Mietwagen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Umleitung auf GS Süd</t>
+  </si>
+  <si>
+    <t>Jugend</t>
+  </si>
+  <si>
+    <t>ÖPNV-Karten</t>
+  </si>
+  <si>
+    <t>Lehrwesen</t>
+  </si>
+  <si>
+    <t>SSO-Teilnehmergebühr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Onlineabrechnung ohne Deckblatt möglich!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leistungssport Allgemein</t>
+  </si>
+  <si>
+    <t>Treibstoff</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adresse ArSt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leistungssport Kader</t>
+  </si>
+  <si>
+    <t>Verpflegung</t>
+  </si>
+  <si>
+    <t>LfK-Abrechnung?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leistungssport Turniere</t>
+  </si>
+  <si>
+    <t>Sonstiges</t>
+  </si>
+  <si>
+    <t>Medien&amp;Marketing</t>
+  </si>
+  <si>
+    <t>Vorzahlungssumme</t>
+  </si>
+  <si>
+    <t>Präsidium</t>
+  </si>
+  <si>
+    <t>GS-Vorzahlung?</t>
+  </si>
+  <si>
+    <t>Schatzmeister</t>
+  </si>
+  <si>
+    <t>Schiedsrichter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Einfache Abrechnung?</t>
+  </si>
+  <si>
+    <t>Schulsport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abrechnung LV?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezirk Mittelfranken</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bez MFR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Talentförderung ?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezirk Niederbayern/Oberpfalz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bez N/O</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezirk Oberbayern</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bez OBB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezirk Oberfranken</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bez OFR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezirk Schwaben</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bez SWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezirk Unterfranken</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bez UFR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GS Nord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bayerischer Badminton Verband, Georg-Brauchle-Ring 93, 80992 München</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBV im BLSV Bezirk Mittelfranken, Dutzendteichstraße 24, 90478 Nürnberg</t>
+  </si>
+  <si>
+    <t>Reisekostenabrechnung</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gruppe SüdOst im DBV e.V. via BBV</t>
+  </si>
+  <si>
+    <t>Verband/Bezirk:</t>
+  </si>
+  <si>
+    <t>Geschäftsstelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Postfach 50 01 20</t>
+  </si>
+  <si>
+    <t>Funktion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">80971 München</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fahrt  von</t>
+  </si>
+  <si>
+    <t>Wohnort</t>
+  </si>
+  <si>
+    <t>nach</t>
+  </si>
+  <si>
+    <t xml:space="preserve">und zurück</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abfahrt Wohnung am:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ankunft Wohnung am:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anzahl der Wiederholungen:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">z.B. 13.07.2017, 18.07.2017, 21.07.2017, 15.09.2017, 22.09.2017,12.10.2017,
+11.11.2017
+14.12.2017</t>
+  </si>
+  <si>
+    <t>Fahrtkosten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benutzung der dt. Bahn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">.Kl. (lt.Beleg)</t>
+  </si>
+  <si>
+    <t>=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benutzung eines eigenen PKW</t>
+  </si>
+  <si>
+    <t>km</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitnahme von Personen im PKW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">z.B. F. Schlosser, K. Mayer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">öffentliche Verkehrsmittel (Beleg beifügen)</t>
+  </si>
+  <si>
+    <t>sonstiges</t>
+  </si>
+  <si>
+    <t>∑</t>
+  </si>
+  <si>
+    <t>Begründung</t>
+  </si>
+  <si>
+    <t>Übernachtungs-</t>
+  </si>
+  <si>
+    <t>kosten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nächte je</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (Beleg bitte beifügen)</t>
+  </si>
+  <si>
+    <t>Kostenstelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Auslagen werden ausschließlich per Überweisung erstattet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sachlich und rechnerisch richtig sowie zur Zahlung angewiesen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auf diesem Formular ist keine Unterschrift mehr notwendig.</t>
+  </si>
+  <si>
+    <t>Honorarabrechnung</t>
+  </si>
+  <si>
+    <t>Kostenstelle/n</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  S t u n d e n n a c h w e i s   für</t>
+  </si>
+  <si>
+    <t>Veranstalter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gruppe SüdOst</t>
+  </si>
+  <si>
+    <t>Schiedsrichter*in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Einsatz-ort LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBV Bezirkszuschuss</t>
+  </si>
+  <si>
+    <t>Prämie</t>
+  </si>
+  <si>
+    <t>nein</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ja, 1 Tag</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ja, 2 Tage</t>
+  </si>
+  <si>
+    <t>BBV</t>
+  </si>
+  <si>
+    <t>Regionalliga</t>
+  </si>
+  <si>
+    <t>Geretsried</t>
   </si>
   <si>
     <t>BWBV</t>
   </si>
   <si>
-    <t>BBV-OBB</t>
-[...21 lines deleted...]
-    <t>ehrenamtliche Tätigkeit nach § 3 Nr. 26a EStG</t>
+    <t>MFR</t>
+  </si>
+  <si>
+    <t>OBB</t>
+  </si>
+  <si>
+    <t>BVS</t>
+  </si>
+  <si>
+    <t>UFR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBV Bezirk Mittelfranken</t>
+  </si>
+  <si>
+    <t>OFR</t>
+  </si>
+  <si>
+    <t>NBO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBV Bezirk Oberbayern</t>
+  </si>
+  <si>
+    <t>SWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBV Bezirk Oberfranken</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBV Bezirk Schwaben</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBV Bezirk Unterfranken</t>
+  </si>
+  <si>
+    <t>sonst</t>
+  </si>
+  <si>
+    <t>Gesamt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">auszuwählen durch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">auszufüllen durch die Abrechnungsstelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">den Honorarempfangenden</t>
+  </si>
+  <si>
+    <t>Bestätigung</t>
+  </si>
+  <si>
+    <t>Freibetrag</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Behandlung als:</t>
+  </si>
+  <si>
+    <t>vorhanden</t>
+  </si>
+  <si>
+    <t>ausreichend</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ehrenamtspauschale gemäß §3, 26a EStG</t>
+  </si>
+  <si>
+    <t>o</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Selbständigkeit bzw. Gewerbetätigkeit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Das Honorar wird ausschließlich an die</t>
+  </si>
+  <si>
+    <t xml:space="preserve">oben genannte Bankverbindung überwiesen.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zur Berücksichtigung der steuerfreien Aufwandsentschädigung für</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ehrenamtliche Tätigkeit nach § 3 Nr. 26a EStG</t>
   </si>
   <si>
     <t>Vorname:</t>
   </si>
   <si>
     <t>Name:</t>
   </si>
   <si>
     <t>Straße:</t>
   </si>
   <si>
-    <t>Postleitzahl, Ort:</t>
+    <t xml:space="preserve">Postleitzahl, Ort:</t>
   </si>
   <si>
     <t>E-Mail:</t>
   </si>
   <si>
-    <t>Steuernummer bzw. Steuer-ID:</t>
-[...23 lines deleted...]
-    <t>Ich nehme für meine ehrenamtliche Tätigkeit für den</t>
+    <t xml:space="preserve">Steuernummer bzw. Steuer-ID:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ich nehme für meine ehrenamtliche Tätigkeit für den</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bayerischen Badminton-Verband e.V. (BBV)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baden-Württembergischen Badminton-Verband (BWBV)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Badminton-Verband Sachsen (BVS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">inklusive seiner Untergliederungen (Ressorts und Bezirke)</t>
   </si>
   <si>
     <t xml:space="preserve">im Jahr   </t>
   </si>
   <si>
-    <t>Unterschrift</t>
-[...11 lines deleted...]
-    <t>Neben meiner selbständigen Tätigkeit als Schiedsrichter*in für den</t>
+    <t xml:space="preserve">eine steuer- und sozialversicherungsfreie Aufwandsentschädigung nach § 3 Nr. 26a EStG bis zu einer Höhe von</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">(maximal 840€) in Anspruch.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="64"/>
+        <rFont val="Segoe UI"/>
+      </rPr>
+      <t xml:space="preserve"> (Kann kein Betrag beansprucht werden, so ist hier 0€ einzutragen.)</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ich bestätige zudem, dass ich im Arbeitsfeld meiner ehrenamtlichen Tätigkeit für den </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
         <rFont val="Segoe UI"/>
-        <family val="2"/>
       </rPr>
-      <t>BBV / BWBV / BVS</t>
+      <t xml:space="preserve">BBV / BWBV / BVS</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
         <rFont val="Segoe UI"/>
-        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> weder ein Gewerbe angemeldet habe, noch einen gültigen Arbeitsvertrag besitze oder als nebenberuflicher Übungsleiter gemäß §3 Nr. 26 EStG tätig bin.</t>
     </r>
   </si>
   <si>
-    <t>Ich bestätige dass ich bei diesen oben aufgeführten, weiteren Auftraggebern mindestens 20% meines Umsatzes erwirtschafte.</t>
-[...20 lines deleted...]
-    <t>Bestätigung für selbständige Schiedsrichter</t>
+    <t xml:space="preserve">Ich versichere, dass die gemachten Angaben vollständig sind und den Tatsachen entsprechen.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ich verpflichte mich, Änderungen in den angegebenen Verhältnissen unverzüglich mitzuteilen.</t>
+  </si>
+  <si>
+    <t>Unterschrift</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Digitale Signatur wird abgefragt, bitte nicht unterschreiben!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bestätigung für selbständige Schiedsrichter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Steuernummer privat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Steuernummer gewerblich</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neben meiner selbständigen Tätigkeit als Schiedsrichter*in für den</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">bin ich darüber hinaus für folgende </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <u/>
+        <u val="single"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
         <rFont val="Segoe UI"/>
-        <family val="2"/>
       </rPr>
-      <t>(mindestens zwei)</t>
+      <t xml:space="preserve">(mindestens zwei)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
         <rFont val="Segoe UI"/>
-        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> weitere Auftraggeber tätig:</t>
     </r>
   </si>
   <si>
-    <r>
-[...107 lines deleted...]
-    <t>Informationsblatt: Abrechnung von Schiedsrichtereinsätzen in der Regionalliga SüdOst</t>
+    <t xml:space="preserve">Ich bestätige dass ich bei diesen oben aufgeführten, weiteren Auftraggebern mindestens 20% meines Umsatzes erwirtschafte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Der BBV / BWBV / BVS ist im Einzelfall berechtigt, weitere Unterlagen als Beleg anzufordern.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Honorarsätze Gruppe SüdOst
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF002060"/>
         <rFont val="Segoe UI"/>
-        <family val="2"/>
       </rPr>
-      <t>gültig ab 17.06.2024</t>
+      <t xml:space="preserve">gültig ab 17.06.2024</t>
     </r>
   </si>
   <si>
-    <t>o      Die im Deckblatt eingetragenen Daten werden in den Reitern "Honorar" und "Reisekosten" durch hinterlegte Formeln automatisch ergänzt, somit ist für alle Daten nur eine einmalige Eintragung notwendig.</t>
-[...29 lines deleted...]
-    <t>Gruppe SüdOst</t>
+    <t xml:space="preserve">BBV ab 01.09.2018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mittelfranken ab 01.01.2019
+Oberbayern ab 01.01.2020
+Niederbayern / Oberpfalz ab 01.10.2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Bundesliga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Bundesliga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bonuszahlung
+BBV - Bezirke</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bonuszahlung
+BWBV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bonuszahlung
+BVS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tagessatz
+Schiedsrichter*innen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">wird nicht hierüber abgerechnet</t>
+  </si>
+  <si>
+    <t>Ohne</t>
+  </si>
+  <si>
+    <t>Mit</t>
+  </si>
+  <si>
+    <t>Eintägig</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mehrtägig Start</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mehrtägig Ende</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mehrtägig Zwischentage</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abrechnung Hilfe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mehrtägig 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mehrtägig 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mehrtägig 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prozent 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prozent 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prozent 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hilfe Verpflegung</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Satz Anreise Frühstück</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frühstück Hilfe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Satz Abreise Abendessen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abendessen Hilfe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kilometersatz Masse</t>
+  </si>
+  <si>
+    <t>Mitfahrer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kilometersatz Masse Beifahrer</t>
+  </si>
+  <si>
+    <t>Vormittag</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nachmittag </t>
+  </si>
+  <si>
+    <t>Abend</t>
+  </si>
+  <si>
+    <t>Summe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Berechnungsgrundlagen für die einzelnen Bezirke bzw. den BBV</t>
+  </si>
+  <si>
+    <t>KM-Satz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KM-Satz Beifahrer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eintägig 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eintägig 8</t>
+  </si>
+  <si>
+    <t>Frühstück</t>
+  </si>
+  <si>
+    <t>Mittagessen</t>
+  </si>
+  <si>
+    <t>Abendessen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Name Schatzmeister</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Straße Schatzmeister</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PLZ Schatzmeister</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ort Schatzmeister</t>
+  </si>
+  <si>
+    <t>München</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hubert Zaschka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zur Austria 5a</t>
+  </si>
+  <si>
+    <t>Maxhütte-Haidhof</t>
+  </si>
+  <si>
+    <t>BBV-OBB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Margarethe Gläßer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weidenstraße 23</t>
+  </si>
+  <si>
+    <t>Fürstenfeldbruck</t>
+  </si>
+  <si>
+    <t>BBV-MFR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peter Lißel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rohrmühlstraße 23</t>
+  </si>
+  <si>
+    <t>Tröstau</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="12">
-    <numFmt numFmtId="7" formatCode="#,##0.00\ &quot;€&quot;;\-#,##0.00\ &quot;€&quot;"/>
-[...10 lines deleted...]
-    <numFmt numFmtId="172" formatCode="#,##0.00\ _€"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00\ &quot;DM&quot;_-;\-* #,##0.00\ &quot;DM&quot;_-;_-* &quot;-&quot;??\ &quot;DM&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00\ _€"/>
+    <numFmt numFmtId="167" formatCode="#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="168" formatCode="d/m/yyyy;@"/>
+    <numFmt numFmtId="169" formatCode="h:mm;@"/>
+    <numFmt numFmtId="170" formatCode="#,##0.00\ &quot;€&quot;;[Red]#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="171" formatCode="0.00\ \ \ _)"/>
+    <numFmt numFmtId="172" formatCode="#,##0.00\ &quot;€&quot;;\-#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="#,##0.000"/>
+    <numFmt numFmtId="175" formatCode="#,##0\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="77">
+  <fonts count="70">
     <font>
-      <sz val="10"/>
+      <sz val="10.000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="11"/>
+      <u/>
+      <sz val="10.000000"/>
+      <color theme="11"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10.000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.000000"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11.000000"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10.000000"/>
+      <name val="Segoe UI"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="14.000000"/>
+      <color indexed="64"/>
+      <name val="Segoe UI"/>
     </font>
     <font>
-      <sz val="14"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="14.000000"/>
+      <name val="Segoe UI"/>
     </font>
     <font>
-      <sz val="14"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="12.000000"/>
+      <color indexed="64"/>
+      <name val="Segoe UI"/>
     </font>
     <font>
-      <u/>
-[...20 lines deleted...]
-      <color indexed="81"/>
+      <sz val="12.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
-[...10 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
+      <sz val="8.000000"/>
+      <color theme="1"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
-[...54 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="8"/>
+      <sz val="8.000000"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-      <color rgb="FFFF0000"/>
+      <sz val="8.000000"/>
+      <color indexed="2"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="11.000000"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="11.000000"/>
+      <color theme="1"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="10.000000"/>
+      <color theme="1"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.000000"/>
+      <color theme="1"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="10.000000"/>
+      <color indexed="64"/>
+      <name val="Segoe UI"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
+      <sz val="11.000000"/>
+      <color indexed="64"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11.000000"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.000000"/>
+      <color indexed="64"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="11.000000"/>
+      <color indexed="64"/>
+      <name val="Segoe UI"/>
     </font>
     <font>
       <u/>
-      <sz val="10"/>
+      <sz val="10.000000"/>
       <color theme="10"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color rgb="FF000000"/>
+      <sz val="12.000000"/>
+      <color indexed="64"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <color rgb="FF000000"/>
+      <sz val="10.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="14"/>
+      <u/>
+      <sz val="10.000000"/>
+      <color indexed="2"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="10.000000"/>
+      <color indexed="2"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24.000000"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20.000000"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="20.000000"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="8.000000"/>
+      <color theme="0"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="10.000000"/>
+      <color theme="0"/>
+      <name val="Segoe UI"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="8.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color theme="1"/>
+      <sz val="9.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color theme="1"/>
+      <i/>
+      <sz val="9.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
+      <i/>
+      <sz val="10.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
+      <sz val="11.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
+      <sz val="14.000000"/>
+      <color indexed="2"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14.000000"/>
+      <color indexed="2"/>
+      <name val="Segoe UI"/>
     </font>
     <font>
       <b/>
-      <sz val="22"/>
+      <sz val="9.000000"/>
+      <color theme="0" tint="-0.499984740745262"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
+      <i/>
+      <sz val="9.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <i/>
+      <sz val="10.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color theme="0"/>
+      <b/>
+      <sz val="9.000000"/>
+      <color indexed="2"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9.000000"/>
+      <color indexed="2"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="9.000000"/>
+      <color theme="0" tint="-0.34998626667073579"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="8.000000"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.000000"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="9.000000"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="Segoe UI"/>
     </font>
     <font>
       <i/>
-      <sz val="9"/>
+      <sz val="9.000000"/>
+      <color theme="0" tint="-0.499984740745262"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <i/>
-      <sz val="10"/>
+      <sz val="5.000000"/>
+      <color theme="0"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-      <color rgb="FFFF0000"/>
+      <sz val="22.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-      <color theme="0" tint="-0.499984740745262"/>
+      <sz val="8.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <sz val="6.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
-[...42 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="10"/>
+      <sz val="10.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="11"/>
+      <sz val="11.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
-[...9 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color rgb="FF002060"/>
+      <sz val="7.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="18"/>
-      <color rgb="FF000000"/>
+      <sz val="12.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
-[...45 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="8"/>
+      <sz val="8.000000"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="8.000000"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <i/>
-      <sz val="9"/>
+      <sz val="6.000000"/>
+      <color indexed="2"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.000000"/>
+      <color indexed="64"/>
+      <name val="Times New Roman"/>
+    </font>
+    <font>
+      <sz val="9.000000"/>
+      <color indexed="64"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="6.000000"/>
+      <color indexed="64"/>
+      <name val="Segoe UI"/>
     </font>
     <font>
       <b/>
-      <i/>
-      <sz val="10"/>
+      <sz val="24.000000"/>
+      <color rgb="FF002060"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <sz val="24.000000"/>
+      <color rgb="FF002060"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="26.000000"/>
+      <color rgb="FF002060"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14.000000"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="14.000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="14.000000"/>
+      <color indexed="64"/>
+      <name val="Arial Unicode MS"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="65"/>
-        <bgColor indexed="64"/>
+        <fgColor theme="0" tint="-0.049989318521683403"/>
+        <bgColor theme="0" tint="-0.049989318521683403"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
-[...18 lines deleted...]
-        <bgColor indexed="64"/>
+        <fgColor indexed="65"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF009FE3"/>
-        <bgColor indexed="64"/>
+        <bgColor rgb="FF009FE3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor theme="0" tint="-0.14996795556505021"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF128FBA"/>
+        <bgColor rgb="FF128FBA"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor theme="0" tint="-0.14999847407452621"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDCE6F1"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="67">
     <border>
-      <left/>
-[...3 lines deleted...]
-      <diagonal/>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
+      <right style="none"/>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="none"/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color auto="1"/>
       </bottom>
-      <diagonal/>
-[...8 lines deleted...]
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
-        <color theme="4" tint="0.79998168889431442"/>
+        <color auto="1"/>
       </left>
-      <right/>
-[...2 lines deleted...]
-      <diagonal/>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="none"/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
       <top style="thin">
-        <color theme="4" tint="0.79998168889431442"/>
+        <color auto="1"/>
       </top>
-      <bottom/>
-      <diagonal/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="double">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="double">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="double">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="double">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="double">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.79998168889431442"/>
       </left>
       <right style="thin">
         <color theme="4" tint="0.79998168889431442"/>
       </right>
       <top style="thin">
         <color theme="4" tint="0.79998168889431442"/>
       </top>
       <bottom style="thin">
         <color theme="4" tint="0.79998168889431442"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color theme="4" tint="0.79998168889431442"/>
+      </left>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="thin">
+        <color theme="4" tint="0.79998168889431442"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="thin">
+        <color theme="4" tint="0.79998168889431442"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
       <right style="thin">
         <color theme="1"/>
       </right>
-      <top/>
-[...1 lines deleted...]
-      <diagonal/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
-      <top/>
-[...1 lines deleted...]
-      <diagonal/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
-[...420 lines deleted...]
-      </left>
+      <left style="none"/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="hair">
-[...268 lines deleted...]
-      <diagonal/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
     </border>
   </borders>
   <cellStyleXfs count="41">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="43" fontId="62" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="1" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="164" applyNumberFormat="1" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf fontId="4" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="165" applyNumberFormat="1" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="441">
-[...7 lines deleted...]
-    <xf numFmtId="20" fontId="2" fillId="3" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="420">
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="0" xfId="0"/>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="6" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="7" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="8" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="9" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="10" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="11" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="12" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="13" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="14" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" xfId="38" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf fontId="15" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="16" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="3" fillId="0" borderId="0" numFmtId="0" xfId="38" applyFont="1"/>
+    <xf fontId="17" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="13" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="18" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="19" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="20" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="21" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="20" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="21" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="2" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="22" fillId="0" borderId="0" numFmtId="0" xfId="38" applyFont="1"/>
+    <xf fontId="14" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="4" vertical="center"/>
+    </xf>
+    <xf fontId="23" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="6" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="25" fillId="0" borderId="0" numFmtId="0" xfId="38" applyFont="1"/>
+    <xf fontId="26" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="8" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="23" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="9" vertical="center"/>
+    </xf>
+    <xf fontId="27" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="28" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="29" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="29" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="27" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="30" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="31" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="32" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="34" fillId="2" borderId="3" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="34" fillId="2" borderId="4" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="34" fillId="2" borderId="5" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="6" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="7" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="34" fillId="3" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="34" fillId="3" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="34" fillId="3" borderId="10" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="34" fillId="2" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="5" fillId="2" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="5" fillId="2" borderId="7" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="7" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf fontId="34" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="34" fillId="3" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="34" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="34" fillId="2" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="35" fillId="0" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="35" fillId="0" borderId="17" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="34" fillId="2" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="34" fillId="2" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="34" fillId="2" borderId="10" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="3" fillId="2" borderId="8" numFmtId="0" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="36" fillId="2" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="36" fillId="2" borderId="10" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="36" fillId="2" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="18" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="19" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="20" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="20" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="20" numFmtId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf fontId="5" fillId="0" borderId="21" numFmtId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf fontId="33" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="38" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="39" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="33" fillId="0" borderId="22" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="40" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="40" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="37" fillId="0" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf fontId="5" fillId="0" borderId="7" numFmtId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf fontId="37" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="22" numFmtId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf fontId="37" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="41" fillId="0" borderId="23" numFmtId="166" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="41" fillId="0" borderId="24" numFmtId="166" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="41" fillId="0" borderId="25" numFmtId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="26" numFmtId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf fontId="5" fillId="0" borderId="27" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="42" fillId="0" borderId="24" numFmtId="166" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="25" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="5" fillId="0" borderId="28" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="43" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="26" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="26" fillId="0" borderId="29" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="30" numFmtId="167" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="31" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="32" numFmtId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf fontId="43" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="44" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="45" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="24" fillId="0" borderId="0" numFmtId="167" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="33" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="34" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="35" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="47" fillId="0" borderId="33" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="47" fillId="0" borderId="34" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="47" fillId="0" borderId="35" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="36" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="29" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="47" fillId="0" borderId="36" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="47" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="47" fillId="0" borderId="29" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="48" fillId="2" borderId="36" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="48" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="48" fillId="2" borderId="29" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="37" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="38" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="39" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="48" fillId="2" borderId="37" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="48" fillId="2" borderId="38" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="48" fillId="2" borderId="39" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="167" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="12" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="49" fillId="0" borderId="18" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf fontId="49" fillId="0" borderId="40" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="49" fillId="0" borderId="41" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="35" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="31" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="31" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="50" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="31" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="31" fillId="0" borderId="0" numFmtId="167" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf fontId="51" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="171" fontId="19" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="51" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="27" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="19" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="19" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="52" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="36" fillId="4" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="52" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="52" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="left" indent="2" vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="2" borderId="0" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="37" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="171" fontId="19" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="34" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="34" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1"/>
-[...120 lines deleted...]
-    <xf numFmtId="0" fontId="44" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf fontId="5" fillId="2" borderId="0" numFmtId="168" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="11" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf fontId="5" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="53" fillId="6" borderId="0" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="53" fillId="6" borderId="0" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="5" fillId="6" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="24" fillId="4" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf fontId="5" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="2" borderId="0" numFmtId="170" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="171" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="11" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="2" borderId="0" numFmtId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="167" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="170" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="170" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="171" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="60" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="54" fillId="0" borderId="0" numFmtId="170" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="5" fillId="5" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="5" borderId="0" numFmtId="171" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="171" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="172" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="23" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="25" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="55" fillId="0" borderId="0" numFmtId="170" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf fontId="24" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="35" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="9" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf fontId="52" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="51" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="32" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="32" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="7" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf fontId="24" fillId="0" borderId="5" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="33" fillId="3" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="61" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf fontId="33" fillId="3" borderId="4" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="4" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="5" fillId="3" borderId="5" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="56" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="23" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="25" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="3" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="3" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="3" borderId="10" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="3" borderId="36" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="37" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="5" fillId="7" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf fontId="5" fillId="0" borderId="33" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="0" borderId="34" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="0" borderId="35" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="57" fillId="0" borderId="36" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="46" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="46" fillId="0" borderId="29" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="29" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...66 lines deleted...]
-    <xf numFmtId="0" fontId="44" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf fontId="5" fillId="0" borderId="36" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="2" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="37" fillId="0" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="6" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="3" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="3" borderId="10" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="7" borderId="37" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="7" borderId="38" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="7" borderId="39" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="42" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="33" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="35" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="34" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="52" fillId="0" borderId="42" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="58" fillId="0" borderId="42" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="167" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf fontId="24" fillId="0" borderId="43" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="37" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="39" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="38" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="52" fillId="0" borderId="43" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="58" fillId="0" borderId="43" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="44" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="33" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="35" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="1" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="4" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="5" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="44" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="34" fillId="3" borderId="45" numFmtId="167" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="37" fillId="3" borderId="44" numFmtId="173" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf fontId="37" fillId="3" borderId="46" numFmtId="173" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="45" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="11" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="10" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="11" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="9" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="10" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="45" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="37" fillId="3" borderId="45" numFmtId="173" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf fontId="46" fillId="2" borderId="45" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="174" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="173" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="47" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="18" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="41" numFmtId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="18" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="40" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="41" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="46" fillId="2" borderId="46" numFmtId="169" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="37" fillId="3" borderId="47" numFmtId="173" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf fontId="33" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="34" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="34" numFmtId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="48" numFmtId="173" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="49" numFmtId="167" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="49" numFmtId="173" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="59" fillId="0" borderId="0" numFmtId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="59" fillId="0" borderId="50" numFmtId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="59" fillId="0" borderId="51" numFmtId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="59" fillId="0" borderId="52" numFmtId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="7" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="46" fillId="7" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="7" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf fontId="5" fillId="7" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf fontId="5" fillId="7" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="53" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="54" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="55" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="56" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="57" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="32" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="6" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="7" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="36" fillId="2" borderId="17" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="36" fillId="0" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="36" fillId="0" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="36" fillId="0" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="33" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="34" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="35" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="36" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="29" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf fontId="37" fillId="2" borderId="36" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="37" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="37" fillId="2" borderId="29" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="52" fillId="2" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="37" fillId="2" borderId="6" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="37" fillId="2" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="37" fillId="2" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="60" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf fontId="34" fillId="0" borderId="18" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf fontId="34" fillId="0" borderId="40" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="34" fillId="0" borderId="41" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="6" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="61" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="17" fillId="0" borderId="23" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="17" fillId="0" borderId="25" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="17" fillId="2" borderId="23" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="17" fillId="2" borderId="24" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="17" fillId="2" borderId="25" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="17" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="20" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="36" fillId="2" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf fontId="20" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="20" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="38" fillId="4" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf fontId="20" fillId="2" borderId="16" numFmtId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...40 lines deleted...]
-    <xf numFmtId="1" fontId="38" fillId="4" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf fontId="20" fillId="2" borderId="16" numFmtId="167" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="17" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="62" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="5" fillId="2" borderId="33" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="5" fillId="2" borderId="34" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="39" applyAlignment="1">
+    <xf fontId="5" fillId="2" borderId="35" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="2" borderId="6" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="2" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="2" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="24" fillId="0" borderId="18" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="40" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="41" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="12" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf fontId="63" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...644 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf fontId="20" fillId="0" borderId="22" numFmtId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf fontId="20" fillId="2" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf fontId="20" fillId="2" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf fontId="20" fillId="2" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="64" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="64" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="65" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="66" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="57" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="67" fillId="8" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="57" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="8" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf fontId="58" fillId="8" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="8" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="37" fillId="8" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf fontId="33" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="33" fillId="8" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="37" fillId="8" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf fontId="37" fillId="8" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="37" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="22" numFmtId="175" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="58" numFmtId="175" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="59" numFmtId="175" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="33" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="0" borderId="0" numFmtId="1" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf fontId="37" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="0" xfId="0"/>
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="2" xfId="0" applyNumberFormat="1"/>
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="1" xfId="0" applyNumberFormat="1"/>
+    <xf fontId="2" fillId="3" borderId="60" numFmtId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" quotePrefix="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="0" borderId="61" numFmtId="0" xfId="0" applyBorder="1"/>
+    <xf fontId="0" fillId="0" borderId="61" numFmtId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="167" xfId="0" applyNumberFormat="1"/>
+    <xf fontId="0" fillId="0" borderId="62" numFmtId="0" xfId="0" applyBorder="1"/>
+    <xf fontId="0" fillId="0" borderId="63" numFmtId="0" xfId="0" applyBorder="1"/>
+    <xf fontId="68" fillId="0" borderId="0" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf fontId="68" fillId="0" borderId="64" numFmtId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf fontId="68" fillId="0" borderId="65" numFmtId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf fontId="68" fillId="9" borderId="66" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="68" fillId="9" borderId="66" numFmtId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="68" fillId="9" borderId="66" numFmtId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="69" fillId="9" borderId="66" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="68" fillId="0" borderId="66" numFmtId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf fontId="68" fillId="0" borderId="66" numFmtId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf fontId="68" fillId="0" borderId="66" numFmtId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf fontId="69" fillId="0" borderId="66" numFmtId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="41">
-    <cellStyle name="Besuchter Hyperlink" xfId="14" builtinId="9" hidden="1"/>
-[...36 lines deleted...]
-    <cellStyle name="Link" xfId="39" builtinId="8"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="1" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="2" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="3" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="4" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="5" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="6" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="7" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="8" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="9" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="10" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="11" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="12" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="13" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="14" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="15" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="16" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="17" builtinId="9"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="18" builtinId="9"/>
+    <cellStyle name="Komma" xfId="19" builtinId="3"/>
+    <cellStyle name="Link" xfId="20" builtinId="8"/>
+    <cellStyle name="Link" xfId="21" builtinId="8"/>
+    <cellStyle name="Link" xfId="22" builtinId="8"/>
+    <cellStyle name="Link" xfId="23" builtinId="8"/>
+    <cellStyle name="Link" xfId="24" builtinId="8"/>
+    <cellStyle name="Link" xfId="25" builtinId="8"/>
+    <cellStyle name="Link" xfId="26" builtinId="8"/>
+    <cellStyle name="Link" xfId="27" builtinId="8"/>
+    <cellStyle name="Link" xfId="28" builtinId="8"/>
+    <cellStyle name="Link" xfId="29" builtinId="8"/>
+    <cellStyle name="Link" xfId="30" builtinId="8"/>
+    <cellStyle name="Link" xfId="31" builtinId="8"/>
+    <cellStyle name="Link" xfId="32" builtinId="8"/>
+    <cellStyle name="Link" xfId="33" builtinId="8"/>
+    <cellStyle name="Link" xfId="34" builtinId="8"/>
+    <cellStyle name="Link" xfId="35" builtinId="8"/>
+    <cellStyle name="Link" xfId="36" builtinId="8"/>
+    <cellStyle name="Link" xfId="37" builtinId="8"/>
+    <cellStyle name="Link" xfId="38" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
-    <cellStyle name="Standard 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
-    <cellStyle name="Währung 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Standard 2" xfId="39"/>
+    <cellStyle name="Währung 2" xfId="40"/>
   </cellStyles>
-  <dxfs count="7">
-[...139 lines deleted...]
-  </colors>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship  Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship  Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship  Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship  Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship  Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship  Id="rId2" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship  Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship  Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship  Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship  Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship  Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship  Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship  Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>590550</xdr:colOff>
+      <xdr:colOff>590549</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1215615</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Grafik 2">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="3" name="Grafik 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...8 lines deleted...]
-        </a:stretch>
+        <a:blip r:embed="rId1"/>
+        <a:stretch/>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1362075" cy="1215615"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1225140</xdr:rowOff>
+      <xdr:rowOff>1225139</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Grafik 3">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="4" name="Grafik 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...8 lines deleted...]
-        </a:stretch>
+        <a:blip r:embed="rId1"/>
+        <a:stretch/>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10210800" y="9525"/>
           <a:ext cx="1362075" cy="1215615"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>514350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>600076</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Grafik 5">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="6" name="Grafik 5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...8 lines deleted...]
-        </a:stretch>
+        <a:blip r:embed="rId1"/>
+        <a:stretch/>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5848350" y="38100"/>
           <a:ext cx="885826" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>785891</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>6061</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Grafik 5">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="6" name="Grafik 5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...8 lines deleted...]
-        </a:stretch>
+        <a:blip r:embed="rId1"/>
+        <a:stretch/>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5381625" y="123825"/>
           <a:ext cx="785891" cy="701386"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>392611</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>17319</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>503093</xdr:colOff>
+      <xdr:colOff>503092</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>25978</xdr:rowOff>
+      <xdr:rowOff>25977</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Grafik 5">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="6" name="Grafik 5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...8 lines deleted...]
-        </a:stretch>
+        <a:blip r:embed="rId1"/>
+        <a:stretch/>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5094497" y="77933"/>
           <a:ext cx="785891" cy="701386"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>5289</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>974511</xdr:colOff>
+      <xdr:colOff>974510</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Grafik 2">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="3" name="Grafik 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-[...2 lines deleted...]
-        </a:stretch>
+        <a:blip r:embed="rId1"/>
+        <a:stretch/>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4820706" y="0"/>
           <a:ext cx="969222" cy="899583"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>423335</xdr:colOff>
+      <xdr:colOff>423334</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>42333</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>243419</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>148167</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Grafik 4">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="5" name="Grafik 4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
-[...8 lines deleted...]
-        </a:stretch>
+        <a:blip r:embed="rId2"/>
+        <a:stretch/>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7344835" y="42333"/>
           <a:ext cx="825501" cy="825501"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>867834</xdr:colOff>
+      <xdr:colOff>867833</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>21166</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>445821</xdr:colOff>
+      <xdr:colOff>445820</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>63498</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Grafik 5">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="6" name="Grafik 5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
-[...8 lines deleted...]
-        </a:stretch>
+        <a:blip r:embed="rId3"/>
+        <a:stretch/>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5683251" y="380999"/>
-          <a:ext cx="1684070" cy="402166"/>
+          <a:ext cx="1684069" cy="402166"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>243416</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>148168</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>23891</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>129887</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Grafik 6">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="7" name="Grafik 6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
-[...8 lines deleted...]
-        </a:stretch>
+        <a:blip r:embed="rId4"/>
+        <a:stretch/>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="8170333" y="148168"/>
           <a:ext cx="785891" cy="701386"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\tfoertel\Documents\Schatzmeister\OwnCloud\BLSV\Staatsmittel%20-%20Topf%201-6\&#214;ffentliche%20Mittel%20-%20Topf%201-5\Topf%201%20-%20S&amp;O,%20DL,%20TF\c)%20Talentf&#246;rderung_Mittelabruf\_Vorlagen\TN_Liste%20Lehrgang.xlsx" TargetMode="External"/></Relationships>
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\tfoertel\Documents\Schatzmeister\OwnCloud\BLSV\Staatsmittel%20-%20Topf%201-6\&#214;ffentliche%20Mittel%20-%20Topf%201-5\Topf%201%20-%20S&amp;O,%20DL,%20TF\c)%20Talentf&#246;rderung_Mittelabruf\_Vorlagen\TN_Liste%20Lehrgang.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Teilnehmer"/>
       <sheetName val="Betreuer"/>
       <sheetName val="SFVs"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="1">
           <cell r="A1" t="str">
-            <v>5100 Aikido</v>
+            <v xml:space="preserve">5100 Aikido</v>
           </cell>
         </row>
         <row r="2">
           <cell r="A2" t="str">
-            <v>5101 American Football</v>
+            <v xml:space="preserve">5101 American Football</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
-            <v>5102 Badminton</v>
+            <v xml:space="preserve">5102 Badminton</v>
           </cell>
         </row>
         <row r="4">
           <cell r="A4" t="str">
-            <v>5104 Base- und Softball</v>
+            <v xml:space="preserve">5104 Base- und Softball</v>
           </cell>
         </row>
         <row r="5">
           <cell r="A5" t="str">
-            <v>5105 Basketball</v>
+            <v xml:space="preserve">5105 Basketball</v>
           </cell>
         </row>
         <row r="6">
           <cell r="A6" t="str">
-            <v>5106 Behinderten- und Rehasport</v>
+            <v xml:space="preserve">5106 Behinderten- und Rehasport</v>
           </cell>
         </row>
         <row r="7">
           <cell r="A7" t="str">
-            <v>5107 Billard</v>
+            <v xml:space="preserve">5107 Billard</v>
           </cell>
         </row>
         <row r="8">
           <cell r="A8" t="str">
-            <v>5108 Bob- und Schlittensport</v>
+            <v xml:space="preserve">5108 Bob- und Schlittensport</v>
           </cell>
         </row>
         <row r="9">
           <cell r="A9" t="str">
-            <v>5109 Boxen</v>
+            <v xml:space="preserve">5109 Boxen</v>
           </cell>
         </row>
         <row r="10">
           <cell r="A10" t="str">
-            <v>5110 Dart</v>
+            <v xml:space="preserve">5110 Dart</v>
           </cell>
         </row>
         <row r="11">
           <cell r="A11" t="str">
-            <v>5157 Einrad</v>
+            <v xml:space="preserve">5157 Einrad</v>
           </cell>
         </row>
         <row r="12">
           <cell r="A12" t="str">
-            <v>5112 Eissport</v>
+            <v xml:space="preserve">5112 Eissport</v>
           </cell>
         </row>
         <row r="13">
           <cell r="A13" t="str">
-            <v>5113 Fechten</v>
+            <v xml:space="preserve">5113 Fechten</v>
           </cell>
         </row>
         <row r="14">
           <cell r="A14" t="str">
-            <v>5114 Fußball</v>
+            <v xml:space="preserve">5114 Fußball</v>
           </cell>
         </row>
         <row r="15">
           <cell r="A15" t="str">
-            <v>5115 Gehörlose</v>
+            <v xml:space="preserve">5115 Gehörlose</v>
           </cell>
         </row>
         <row r="16">
           <cell r="A16" t="str">
-            <v>5116 Gewichtheben</v>
+            <v xml:space="preserve">5116 Gewichtheben</v>
           </cell>
         </row>
         <row r="17">
           <cell r="A17" t="str">
-            <v>5117 Golf</v>
+            <v xml:space="preserve">5117 Golf</v>
           </cell>
         </row>
         <row r="18">
           <cell r="A18" t="str">
-            <v>5118 Handball</v>
+            <v xml:space="preserve">5118 Handball</v>
           </cell>
         </row>
         <row r="19">
           <cell r="A19" t="str">
-            <v>5119 Hockey</v>
+            <v xml:space="preserve">5119 Hockey</v>
           </cell>
         </row>
         <row r="20">
           <cell r="A20" t="str">
-            <v>5121 Judo</v>
+            <v xml:space="preserve">5121 Judo</v>
           </cell>
         </row>
         <row r="21">
           <cell r="A21" t="str">
-            <v>5120 Ju-Jutsu</v>
+            <v xml:space="preserve">5120 Ju-Jutsu</v>
           </cell>
         </row>
         <row r="22">
           <cell r="A22" t="str">
-            <v>5122 Kanusport</v>
+            <v xml:space="preserve">5122 Kanusport</v>
           </cell>
         </row>
         <row r="23">
           <cell r="A23" t="str">
-            <v>5123 Karate</v>
+            <v xml:space="preserve">5123 Karate</v>
           </cell>
         </row>
         <row r="24">
           <cell r="A24" t="str">
-            <v>5124 Kegeln u. Bowling</v>
+            <v xml:space="preserve">5124 Kegeln u. Bowling</v>
           </cell>
         </row>
         <row r="25">
           <cell r="A25" t="str">
             <v>Kickboxen</v>
           </cell>
         </row>
         <row r="26">
           <cell r="A26" t="str">
-            <v>5154 Klettern, Sport- u. Wettkampfklettern</v>
+            <v xml:space="preserve">5154 Klettern, Sport- u. Wettkampfklettern</v>
           </cell>
         </row>
         <row r="27">
           <cell r="A27" t="str">
-            <v>5125 Leichtathletik</v>
+            <v xml:space="preserve">5125 Leichtathletik</v>
           </cell>
         </row>
         <row r="28">
           <cell r="A28" t="str">
-            <v>5126 Luftsport</v>
+            <v xml:space="preserve">5126 Luftsport</v>
           </cell>
         </row>
         <row r="29">
           <cell r="A29" t="str">
-            <v>5103 Minigolf</v>
+            <v xml:space="preserve">5103 Minigolf</v>
           </cell>
         </row>
         <row r="30">
           <cell r="A30" t="str">
-            <v>5127 Moderner Fünfkampf</v>
+            <v xml:space="preserve">5127 Moderner Fünfkampf</v>
           </cell>
         </row>
         <row r="31">
           <cell r="A31" t="str">
-            <v>5128 Motorsport</v>
+            <v xml:space="preserve">5128 Motorsport</v>
           </cell>
         </row>
         <row r="32">
           <cell r="A32" t="str">
-            <v>5129 Motor-Wassersport, Motoryacht</v>
+            <v xml:space="preserve">5129 Motor-Wassersport, Motoryacht</v>
           </cell>
         </row>
         <row r="33">
           <cell r="A33" t="str">
-            <v>5130 Radsport</v>
+            <v xml:space="preserve">5130 Radsport</v>
           </cell>
         </row>
         <row r="34">
           <cell r="A34" t="str">
-            <v>5131 Rasenkraftsport u. Tauziehen</v>
+            <v xml:space="preserve">5131 Rasenkraftsport u. Tauziehen</v>
           </cell>
         </row>
         <row r="35">
           <cell r="A35" t="str">
-            <v>5132 Reiten, Reitsport</v>
+            <v xml:space="preserve">5132 Reiten, Reitsport</v>
           </cell>
         </row>
         <row r="36">
           <cell r="A36" t="str">
-            <v>5133 Ringen</v>
+            <v xml:space="preserve">5133 Ringen</v>
           </cell>
         </row>
         <row r="37">
           <cell r="A37" t="str">
-            <v>5134 RKB Solidarität</v>
+            <v xml:space="preserve">5134 RKB Solidarität</v>
           </cell>
         </row>
         <row r="38">
           <cell r="A38" t="str">
-            <v>5135 Rollsport - Inline</v>
+            <v xml:space="preserve">5135 Rollsport - Inline</v>
           </cell>
         </row>
         <row r="39">
           <cell r="A39" t="str">
-            <v>5136 Rudern</v>
+            <v xml:space="preserve">5136 Rudern</v>
           </cell>
         </row>
         <row r="40">
           <cell r="A40" t="str">
-            <v>5137 Schach</v>
+            <v xml:space="preserve">5137 Schach</v>
           </cell>
         </row>
         <row r="41">
           <cell r="A41" t="str">
-            <v>5138 Schlittenhunde</v>
+            <v xml:space="preserve">5138 Schlittenhunde</v>
           </cell>
         </row>
         <row r="42">
           <cell r="A42" t="str">
-            <v>5139 Schwimmen</v>
+            <v xml:space="preserve">5139 Schwimmen</v>
           </cell>
         </row>
         <row r="43">
           <cell r="A43" t="str">
-            <v>5140 Segeln</v>
+            <v xml:space="preserve">5140 Segeln</v>
           </cell>
         </row>
         <row r="44">
           <cell r="A44" t="str">
-            <v>5141 Skibob</v>
+            <v xml:space="preserve">5141 Skibob</v>
           </cell>
         </row>
         <row r="45">
           <cell r="A45" t="str">
-            <v>5142 Skisport</v>
+            <v xml:space="preserve">5142 Skisport</v>
           </cell>
         </row>
         <row r="46">
           <cell r="A46" t="str">
-            <v>5144 Squash</v>
+            <v xml:space="preserve">5144 Squash</v>
           </cell>
         </row>
         <row r="47">
           <cell r="A47" t="str">
-            <v>5145 Taekwondo</v>
+            <v xml:space="preserve">5145 Taekwondo</v>
           </cell>
         </row>
         <row r="48">
           <cell r="A48" t="str">
-            <v>5146 Tanzsport, Tanzen</v>
+            <v xml:space="preserve">5146 Tanzsport, Tanzen</v>
           </cell>
         </row>
         <row r="49">
           <cell r="A49" t="str">
-            <v>5147 Tauchen</v>
+            <v xml:space="preserve">5147 Tauchen</v>
           </cell>
         </row>
         <row r="50">
           <cell r="A50" t="str">
-            <v>5148 Tennis</v>
+            <v xml:space="preserve">5148 Tennis</v>
           </cell>
         </row>
         <row r="51">
           <cell r="A51" t="str">
-            <v>5149 Tischtennis</v>
+            <v xml:space="preserve">5149 Tischtennis</v>
           </cell>
         </row>
         <row r="52">
           <cell r="A52" t="str">
-            <v>5150 Triathlon</v>
+            <v xml:space="preserve">5150 Triathlon</v>
           </cell>
         </row>
         <row r="53">
           <cell r="A53" t="str">
-            <v>5152 Turnen (incl. Sportakrobatik)</v>
+            <v xml:space="preserve">5152 Turnen (incl. Sportakrobatik)</v>
           </cell>
         </row>
         <row r="54">
           <cell r="A54" t="str">
-            <v>5151 Turnspiele</v>
+            <v xml:space="preserve">5151 Turnspiele</v>
           </cell>
         </row>
         <row r="55">
           <cell r="A55" t="str">
-            <v>5153 Volleyball</v>
+            <v xml:space="preserve">5153 Volleyball</v>
           </cell>
         </row>
         <row r="56">
           <cell r="A56">
             <v>0</v>
           </cell>
         </row>
         <row r="57">
           <cell r="A57">
             <v>0</v>
           </cell>
         </row>
         <row r="58">
           <cell r="A58">
             <v>0</v>
           </cell>
         </row>
         <row r="59">
           <cell r="A59">
             <v>0</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-Design">
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="bbv" id="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}"/>
+  <person displayName="Tobias F. Oertel" id="{D7975D3B-73E8-D065-0FE8-D8C44D1B3756}"/>
+</personList>
+</file>
+
+<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5507,7378 +5007,7794 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.badminton.de/index.php/s/MmZam8KwTBE2MQr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:geschaeftsstelle@badminton-bbv.de" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Office-Design">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+</a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="A11" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{004B006D-0075-484E-8D53-0036001900D9}" done="0">
+    <text xml:space="preserve">bitte eintragen, benötigt für die Signaturanfrage
+</text>
+  </threadedComment>
+  <threadedComment ref="A12" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{009D000E-0020-47C2-94F6-00F100B20024}" done="0">
+    <text xml:space="preserve">bitte eintragen
+</text>
+  </threadedComment>
+  <threadedComment ref="F20" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{00D200CC-0047-46BD-A31B-0072004600CE}" done="0">
+    <text xml:space="preserve">befüllt sich automatisch durch das Reisekostenformular
+</text>
+  </threadedComment>
+  <threadedComment ref="F21" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{000800A5-0078-4B2F-9CB7-00BD0057004F}" done="0">
+    <text xml:space="preserve">befüllt sich automatisch durch das Honorarblatt
+</text>
+  </threadedComment>
+  <threadedComment ref="A5" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{0074002B-002B-4950-8855-00BE00DB0091}" done="0">
+    <text xml:space="preserve">bitte Begegnungen eintragen
+</text>
+  </threadedComment>
+  <threadedComment ref="A6" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{000B003C-0065-453C-B8E9-0057001C00DD}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Honorarblatt übernommen
+</text>
+  </threadedComment>
+  <threadedComment ref="C6" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{0045003B-00D7-4CF6-8B01-000B00AF00AC}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Honorarblatt übernommen
+</text>
+  </threadedComment>
+  <threadedComment ref="F7" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{00020066-00CF-4871-B36A-002A00F8002E}" done="0">
+    <text xml:space="preserve">befüllt sich automatisch aus dem Honorarblatt
+</text>
+  </threadedComment>
+  <threadedComment ref="G7" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{002D006E-000E-4550-BB79-00E2002400AA}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Honorarblatt übernommen
+</text>
+  </threadedComment>
+  <threadedComment ref="A9" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{00D70072-0009-432B-A32E-00CD00C6002A}" done="0">
+    <text xml:space="preserve">bitte eintragen
+</text>
+  </threadedComment>
+  <threadedComment ref="A10" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{008300F4-007C-4E54-8D85-0040007D00B8}" done="0">
+    <text xml:space="preserve">bitte eintragen
+</text>
+  </threadedComment>
+</ThreadedComments>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
+<file path=xl/threadedComments/threadedComment2.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="A14" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{009700E8-0047-49ED-A380-00E1001E0074}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Deckblatt übernommen
+</text>
+  </threadedComment>
+  <threadedComment ref="F30" personId="{D7975D3B-73E8-D065-0FE8-D8C44D1B3756}" id="{000300E9-00FF-41D8-A2CB-009100CA006C}" done="0">
+    <text xml:space="preserve">bei Fahrkarten der 1. Klasse werden maximal die Kosten einer der 2. Klasse erstattet.
+</text>
+  </threadedComment>
+  <threadedComment ref="A4" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{007800C8-00DC-47C0-8925-006A00B600C5}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Deckblatt übernommen
+</text>
+  </threadedComment>
+  <threadedComment ref="A6" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{00F90030-001B-4D85-81A8-002700090059}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Deckblatt übernommen
+</text>
+  </threadedComment>
+  <threadedComment ref="A8" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{00C500BD-00C7-4C59-8F6D-00DF00110039}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Deckblatt übernommen
+</text>
+  </threadedComment>
+  <threadedComment ref="K8" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{0013006D-006A-484D-8C4A-0081004E0091}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Deckblatt übernommen
+</text>
+  </threadedComment>
+  <threadedComment ref="A10" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{000C0059-00CC-49B3-BAD2-000400D70021}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Deckblatt übernommen
+</text>
+  </threadedComment>
+</ThreadedComments>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
+<file path=xl/threadedComments/threadedComment3.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="A13" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{00D40054-00EA-479B-B222-00B9008000D5}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Deckblatt übernommen
+</text>
+  </threadedComment>
+  <threadedComment ref="A5" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{008B0019-00B7-4AFA-8115-00FA003300FB}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Deckblatt übernommen
+</text>
+  </threadedComment>
+  <threadedComment ref="A6" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{00260066-0062-4C05-955C-00F5009A0005}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Deckblatt übernommen
+</text>
+  </threadedComment>
+  <threadedComment ref="I10" personId="{598A5200-F84F-9C80-2DEC-12BC05E89CFA}" id="{000C00F8-0060-4D36-BE5E-0007006A0039}" done="0">
+    <text xml:space="preserve">wird automatisch aus dem Deckblatt übernommen
+</text>
+  </threadedComment>
+</ThreadedComments>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.badminton.de/index.php/s/MmZam8KwTBE2MQr" TargetMode="External"/><Relationship  Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:geschaeftsstelle@badminton-bbv.de" TargetMode="External"/><Relationship  Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship  Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship  Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship  Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment2.xml"/><Relationship  Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship  Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship  Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment3.xml"/><Relationship  Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship  Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship  Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
   <sheetPr codeName="Tabelle7">
     <tabColor rgb="FFFFC000"/>
-    <pageSetUpPr fitToPage="1"/>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O35"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView zoomScale="100" workbookViewId="0">
+      <selection activeCell="G13" activeCellId="0" sqref="G13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="11.5703125" style="22"/>
+    <col min="1" max="16384" style="1" width="11.5703125"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="96.75" customHeight="1">
-[...461 lines deleted...]
-      <c r="N35" s="41"/>
+    <row r="1" ht="96.75" customHeight="1">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+    </row>
+    <row r="2" ht="12" customHeight="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+    </row>
+    <row r="3" ht="15">
+      <c r="A3" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+    </row>
+    <row r="4">
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="O4" s="7" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="8"/>
+    </row>
+    <row r="6" ht="14.25">
+      <c r="A6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="10"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10"/>
+      <c r="M6" s="10"/>
+    </row>
+    <row r="7" ht="14.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="9"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="10"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="10"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="M7" s="10"/>
+    </row>
+    <row r="8" ht="14.449999999999999" customHeight="1">
+      <c r="A8" s="12"/>
+      <c r="B8" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" ht="15.6" customHeight="1">
+      <c r="A9" s="12"/>
+      <c r="B9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+    </row>
+    <row r="10" ht="15.6" customHeight="1">
+      <c r="A10" s="12"/>
+      <c r="B10" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+    </row>
+    <row r="11" ht="15.6" customHeight="1">
+      <c r="A11" s="12"/>
+      <c r="B11" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+    </row>
+    <row r="12" ht="15.6" customHeight="1">
+      <c r="A12" s="12"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+    </row>
+    <row r="13" ht="14.25">
+      <c r="A13" s="16"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" s="18" customFormat="1" ht="14.25">
+      <c r="A14" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" ht="14.25">
+      <c r="A15" s="16"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" ht="13.5">
+      <c r="A16" s="12"/>
+      <c r="B16" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" ht="14.25">
+      <c r="A17" s="16"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="10"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+    </row>
+    <row r="18" ht="14.25">
+      <c r="A18" s="16"/>
+      <c r="B18" s="20"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+    </row>
+    <row r="19" ht="14.25">
+      <c r="A19" s="12"/>
+      <c r="B19" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="10"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+    </row>
+    <row r="20" ht="13.5">
+      <c r="A20" s="12"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" ht="13.5">
+      <c r="A21" s="12"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+    </row>
+    <row r="22" ht="14.25">
+      <c r="A22" s="16"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+    </row>
+    <row r="23" ht="14.25">
+      <c r="A23" s="16"/>
+      <c r="B23" s="22"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+    </row>
+    <row r="24" ht="13.5">
+      <c r="A24" s="12"/>
+      <c r="B24" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="24"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" ht="13.5">
+      <c r="A25" s="12"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+    </row>
+    <row r="26" ht="14.25">
+      <c r="A26" s="25"/>
+      <c r="B26" s="10"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+    </row>
+    <row r="27" ht="15">
+      <c r="A27" s="26"/>
+      <c r="B27" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="28"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="N27" s="22"/>
+    </row>
+    <row r="28" ht="15">
+      <c r="A28" s="30"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="N28" s="22"/>
+    </row>
+    <row r="29" ht="15">
+      <c r="A29" s="26"/>
+      <c r="C29" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N29" s="17"/>
+    </row>
+    <row r="30" ht="15">
+      <c r="A30" s="26"/>
+    </row>
+    <row r="31" ht="15">
+      <c r="A31" s="26"/>
+    </row>
+    <row r="32" ht="15">
+      <c r="A32" s="31"/>
+      <c r="N32" s="22"/>
+    </row>
+    <row r="33" ht="15">
+      <c r="A33" s="31"/>
+      <c r="N33" s="17"/>
+    </row>
+    <row r="34" ht="15">
+      <c r="A34" s="31"/>
+      <c r="N34" s="22"/>
+    </row>
+    <row r="35" ht="15">
+      <c r="A35" s="31"/>
+      <c r="N35" s="22"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="1en6dzZzHjuKymLPwNCVTTa7npZ76D+H5eP7ynomJDyQ54IiQmTPpLLozqUlAbDkMsDAHvI4bOpqJWavMHrCrw==" saltValue="pCCrerFZzQ5gGFMEfD367w==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1en6dzZzHjuKymLPwNCVTTa7npZ76D+H5eP7ynomJDyQ54IiQmTPpLLozqUlAbDkMsDAHvI4bOpqJWavMHrCrw==" saltValue="pCCrerFZzQ5gGFMEfD367w==" spinCount="100000" autoFilter="1" deleteColumns="1" deleteRows="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertHyperlinks="1" insertRows="1" objects="0" pivotTables="1" scenarios="0" selectLockedCells="1" selectUnlockedCells="1" sheet="1" sort="1"/>
   <mergeCells count="4">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:M3"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A14:C14"/>
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:M3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="L8" r:id="rId1" xr:uid="{7F9A90E4-9363-4EC3-B8E9-0F54537423DB}"/>
-    <hyperlink ref="L7" r:id="rId2" xr:uid="{33049FC8-B54B-4F97-9E59-AECBC6F97EE8}"/>
+    <hyperlink r:id="rId1" ref="L7"/>
+    <hyperlink r:id="rId2" ref="L8"/>
   </hyperlinks>
-  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-[...1 lines deleted...]
-  <drawing r:id="rId4"/>
+  <printOptions headings="0" gridLines="0"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.78740157500000008" bottom="0.78740157500000008" header="0.29999999999999999" footer="0.29999999999999999"/>
+  <pageSetup paperSize="9" scale="77" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="0" errors="displayed" horizontalDpi="600" verticalDpi="600" copies="1"/>
+  <headerFooter/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
   <sheetPr codeName="Tabelle1">
     <tabColor rgb="FF00B0F0"/>
-    <pageSetUpPr fitToPage="1"/>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AC71"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7:E7"/>
+    <sheetView showGridLines="0" zoomScale="100" workbookViewId="0">
+      <selection activeCell="C7" activeCellId="0" sqref="C7:E7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="22" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="15" max="16384" width="10.85546875" style="22"/>
+    <col customWidth="1" min="1" max="1" style="1" width="9.85546875"/>
+    <col customWidth="1" min="2" max="2" style="1" width="12"/>
+    <col customWidth="1" min="3" max="5" style="1" width="6.85546875"/>
+    <col customWidth="1" min="6" max="6" style="1" width="9.140625"/>
+    <col customWidth="1" min="7" max="7" style="1" width="10.140625"/>
+    <col customWidth="1" min="8" max="8" style="1" width="4.140625"/>
+    <col customWidth="1" min="9" max="9" style="1" width="12.140625"/>
+    <col customWidth="1" min="10" max="11" style="1" width="1"/>
+    <col customWidth="1" min="12" max="12" style="1" width="12"/>
+    <col customWidth="1" min="13" max="13" style="1" width="10.28515625"/>
+    <col customWidth="1" min="14" max="14" style="1" width="1.7109375"/>
+    <col min="15" max="16384" style="1" width="10.85546875"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="5.0999999999999996" customHeight="1"/>
-[...24 lines deleted...]
-      <c r="G3" s="58" t="str">
+    <row r="1" ht="5.0999999999999996" customHeight="1"/>
+    <row r="2" ht="29.25">
+      <c r="A2" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+    </row>
+    <row r="3">
+      <c r="C3" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="38"/>
+      <c r="E3" s="37"/>
+      <c r="G3" s="39" t="str">
         <f>'Hinweise Maßnahmenabrechnung'!O4</f>
-        <v>SOD-Form 06/2024</v>
-[...25 lines deleted...]
-      <c r="C6" s="285" t="str">
+        <v xml:space="preserve">SOD-Form 06/2024</v>
+      </c>
+    </row>
+    <row r="4" ht="12.75" customHeight="1"/>
+    <row r="5" ht="15.75" customHeight="1">
+      <c r="A5" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="41"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="44"/>
+    </row>
+    <row r="6" ht="15.75" customHeight="1">
+      <c r="A6" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="46"/>
+      <c r="C6" s="47" t="str">
         <f>CONCATENATE(Honorarabrechnung!B17, " ",Honorarabrechnung!B18," ",Honorarabrechnung!B19," ",Honorarabrechnung!B20," ",Honorarabrechnung!B21," ",Honorarabrechnung!B22," ",Honorarabrechnung!B23," ",Honorarabrechnung!B24," ",Honorarabrechnung!B25," ",Honorarabrechnung!B26," ",Honorarabrechnung!B27," ",Honorarabrechnung!B28)</f>
         <v xml:space="preserve">Regionalliga           </v>
       </c>
-      <c r="D6" s="286"/>
-[...21 lines deleted...]
-      <c r="G7" s="274" t="str">
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="49"/>
+    </row>
+    <row r="7" ht="15.75" customHeight="1">
+      <c r="A7" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="51"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="56" t="str">
         <f>CONCATENATE(Honorarabrechnung!D17," ",Honorarabrechnung!D18," ",Honorarabrechnung!D19," ",Honorarabrechnung!D20," ",Honorarabrechnung!D21," ",Honorarabrechnung!D22," ",Honorarabrechnung!D23," ",Honorarabrechnung!D24," ",Honorarabrechnung!D25," ",Honorarabrechnung!D26," ",Honorarabrechnung!D27," ",Honorarabrechnung!D28)</f>
         <v xml:space="preserve">Geretsried           </v>
       </c>
-      <c r="H7" s="275"/>
-[...202 lines deleted...]
-      <c r="F20" s="288">
+      <c r="H7" s="57"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="57"/>
+      <c r="M7" s="58"/>
+    </row>
+    <row r="8" ht="15.75" customHeight="1">
+      <c r="A8" s="50" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="51"/>
+      <c r="C8" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="61"/>
+    </row>
+    <row r="9" ht="15.75" customHeight="1">
+      <c r="A9" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="51"/>
+      <c r="C9" s="59"/>
+      <c r="D9" s="59"/>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="60"/>
+      <c r="K9" s="60"/>
+      <c r="L9" s="60"/>
+      <c r="M9" s="61"/>
+    </row>
+    <row r="10" ht="15.75" customHeight="1">
+      <c r="A10" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="51"/>
+      <c r="C10" s="62"/>
+      <c r="D10" s="63"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="63"/>
+      <c r="G10" s="63"/>
+      <c r="H10" s="63"/>
+      <c r="I10" s="63"/>
+      <c r="J10" s="63"/>
+      <c r="K10" s="63"/>
+      <c r="L10" s="63"/>
+      <c r="M10" s="64"/>
+    </row>
+    <row r="11" ht="15.75" customHeight="1">
+      <c r="A11" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="51"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="66"/>
+      <c r="F11" s="66"/>
+      <c r="G11" s="66"/>
+      <c r="H11" s="66"/>
+      <c r="I11" s="66"/>
+      <c r="J11" s="66"/>
+      <c r="K11" s="66"/>
+      <c r="L11" s="66"/>
+      <c r="M11" s="67"/>
+    </row>
+    <row r="12" ht="15.75" customHeight="1">
+      <c r="A12" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="51"/>
+      <c r="C12" s="68"/>
+      <c r="D12" s="66"/>
+      <c r="E12" s="66"/>
+      <c r="F12" s="66"/>
+      <c r="G12" s="66"/>
+      <c r="H12" s="66"/>
+      <c r="I12" s="66"/>
+      <c r="J12" s="66"/>
+      <c r="K12" s="66"/>
+      <c r="L12" s="66"/>
+      <c r="M12" s="67"/>
+    </row>
+    <row r="13" ht="15.75" customHeight="1">
+      <c r="A13" s="69" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="70"/>
+      <c r="C13" s="71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="72"/>
+      <c r="E13" s="72"/>
+      <c r="F13" s="72"/>
+      <c r="G13" s="73"/>
+      <c r="H13" s="73"/>
+      <c r="I13" s="73"/>
+      <c r="J13" s="73"/>
+      <c r="K13" s="73"/>
+      <c r="L13" s="73"/>
+      <c r="M13" s="74"/>
+    </row>
+    <row r="14" ht="8.25" customHeight="1">
+      <c r="A14" s="75"/>
+      <c r="B14" s="75"/>
+      <c r="C14" s="76"/>
+      <c r="D14" s="76"/>
+      <c r="E14" s="76"/>
+      <c r="F14" s="76"/>
+    </row>
+    <row r="15" ht="23.25" customHeight="1">
+      <c r="A15" s="77"/>
+      <c r="B15" s="78"/>
+      <c r="C15" s="78"/>
+      <c r="D15" s="78"/>
+      <c r="E15" s="78"/>
+      <c r="F15" s="78"/>
+      <c r="G15" s="78"/>
+      <c r="H15" s="78"/>
+      <c r="I15" s="79"/>
+      <c r="J15" s="80"/>
+      <c r="K15" s="79"/>
+      <c r="L15" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M15" s="82"/>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="83"/>
+      <c r="B16" s="75"/>
+      <c r="C16" s="76"/>
+      <c r="D16" s="76"/>
+      <c r="E16" s="76"/>
+      <c r="F16" s="79" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="84"/>
+      <c r="I16" s="79" t="s">
+        <v>39</v>
+      </c>
+      <c r="J16" s="80"/>
+      <c r="K16" s="79"/>
+      <c r="L16" s="81" t="s">
+        <v>40</v>
+      </c>
+      <c r="M16" s="82" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17" ht="3.75" customHeight="1">
+      <c r="A17" s="85"/>
+      <c r="B17" s="85"/>
+      <c r="C17" s="86"/>
+      <c r="D17" s="86"/>
+      <c r="E17" s="86"/>
+      <c r="F17" s="86"/>
+      <c r="G17" s="87"/>
+      <c r="H17" s="87"/>
+      <c r="I17" s="87"/>
+      <c r="J17" s="88"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="87"/>
+    </row>
+    <row r="18" ht="3.75" customHeight="1">
+      <c r="A18" s="89"/>
+      <c r="B18" s="89"/>
+      <c r="C18" s="76"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="76"/>
+      <c r="F18" s="76"/>
+      <c r="J18" s="90"/>
+    </row>
+    <row r="19" ht="15.75" customHeight="1">
+      <c r="A19" s="83" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="75"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
+      <c r="J19" s="90"/>
+    </row>
+    <row r="20" ht="15.75" customHeight="1">
+      <c r="A20" s="91" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="89"/>
+      <c r="C20" s="76"/>
+      <c r="D20" s="76"/>
+      <c r="E20" s="76"/>
+      <c r="F20" s="92">
         <f>IF(Reisekostenabrechnung!N53&lt;&gt;"",Reisekostenabrechnung!N53,"")</f>
         <v>0</v>
       </c>
-      <c r="G20" s="289"/>
-[...5 lines deleted...]
-      <c r="M20" s="261" t="str">
+      <c r="G20" s="93"/>
+      <c r="H20" s="94" t="s">
+        <v>44</v>
+      </c>
+      <c r="J20" s="90"/>
+      <c r="L20" s="95"/>
+      <c r="M20" s="96" t="str">
         <f>Honorarabrechnung!I6</f>
-        <v>59305  6212</v>
-[...10 lines deleted...]
-      <c r="F21" s="288">
+        <v xml:space="preserve">59305  6212</v>
+      </c>
+    </row>
+    <row r="21" ht="15.75" customHeight="1">
+      <c r="A21" s="91" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="89"/>
+      <c r="C21" s="76"/>
+      <c r="D21" s="76"/>
+      <c r="E21" s="76"/>
+      <c r="F21" s="92">
         <f>IF(AND(Honorarabrechnung!I29&lt;&gt;"",Honorarabrechnung!H29&lt;&gt;""),SUM(Honorarabrechnung!H29+Honorarabrechnung!I29+Honorarabrechnung!J29),"")</f>
         <v>70</v>
       </c>
-      <c r="G21" s="290"/>
-[...37 lines deleted...]
-      <c r="I24" s="74">
+      <c r="G21" s="97"/>
+      <c r="H21" s="98" t="s">
+        <v>44</v>
+      </c>
+      <c r="J21" s="90"/>
+      <c r="L21" s="95"/>
+      <c r="M21" s="99"/>
+    </row>
+    <row r="22" ht="5.25" customHeight="1">
+      <c r="A22" s="91"/>
+      <c r="B22" s="89"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="J22" s="90"/>
+      <c r="L22" s="100"/>
+    </row>
+    <row r="23" ht="6" customHeight="1">
+      <c r="A23" s="89"/>
+      <c r="B23" s="89"/>
+      <c r="C23" s="76"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="76"/>
+      <c r="F23" s="76"/>
+      <c r="J23" s="90"/>
+    </row>
+    <row r="24" ht="15.75" customHeight="1">
+      <c r="A24" s="91" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="89"/>
+      <c r="C24" s="76"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="76"/>
+      <c r="F24" s="101"/>
+      <c r="G24" s="102"/>
+      <c r="H24" s="103"/>
+      <c r="I24" s="104">
         <f>IF(AND(F20&lt;&gt;"",F21&lt;&gt;""),F20+F21,"")</f>
         <v>70</v>
       </c>
-      <c r="J24" s="70"/>
-[...370 lines deleted...]
-      <c r="M40" s="57" t="s">
+      <c r="J24" s="90"/>
+      <c r="L24" s="105"/>
+    </row>
+    <row r="25" ht="3.75" customHeight="1">
+      <c r="A25" s="85"/>
+      <c r="B25" s="85"/>
+      <c r="C25" s="86"/>
+      <c r="D25" s="86"/>
+      <c r="E25" s="86"/>
+      <c r="F25" s="86"/>
+      <c r="G25" s="87"/>
+      <c r="H25" s="87"/>
+      <c r="I25" s="87"/>
+      <c r="J25" s="88"/>
+      <c r="K25" s="87"/>
+      <c r="L25" s="87"/>
+      <c r="M25" s="87"/>
+    </row>
+    <row r="26" ht="3.75" customHeight="1">
+      <c r="A26" s="89"/>
+      <c r="B26" s="89"/>
+      <c r="C26" s="76"/>
+      <c r="D26" s="76"/>
+      <c r="E26" s="76"/>
+      <c r="F26" s="76"/>
+      <c r="J26" s="106"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="107"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1"/>
+      <c r="J27" s="108"/>
+      <c r="L27" s="109"/>
+      <c r="M27" s="84"/>
+      <c r="N27" s="29"/>
+    </row>
+    <row r="28" s="38" customFormat="1">
+      <c r="A28" s="83"/>
+      <c r="B28" s="89"/>
+      <c r="C28" s="76"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="110"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="100"/>
+      <c r="M28" s="1"/>
+      <c r="O28" s="1"/>
+      <c r="P28" s="1"/>
+      <c r="Q28" s="1"/>
+      <c r="R28" s="1"/>
+      <c r="S28" s="1"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+      <c r="X28" s="1"/>
+      <c r="Y28" s="1"/>
+      <c r="Z28" s="1"/>
+      <c r="AA28" s="1"/>
+      <c r="AB28" s="1"/>
+      <c r="AC28" s="1"/>
+    </row>
+    <row r="29" s="38" customFormat="1" ht="13.5">
+      <c r="A29" s="111"/>
+      <c r="B29" s="112"/>
+      <c r="C29" s="112"/>
+      <c r="D29" s="112"/>
+      <c r="E29" s="113"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="114" t="s">
+        <v>47</v>
+      </c>
+      <c r="H29" s="115"/>
+      <c r="I29" s="115"/>
+      <c r="J29" s="115"/>
+      <c r="K29" s="115"/>
+      <c r="L29" s="115"/>
+      <c r="M29" s="116"/>
+      <c r="O29" s="1"/>
+      <c r="P29" s="1"/>
+      <c r="Q29" s="1"/>
+      <c r="R29" s="1"/>
+      <c r="S29" s="1"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+      <c r="X29" s="1"/>
+      <c r="Y29" s="1"/>
+      <c r="Z29" s="1"/>
+      <c r="AA29" s="1"/>
+      <c r="AB29" s="1"/>
+      <c r="AC29" s="1"/>
+    </row>
+    <row r="30" s="38" customFormat="1" ht="13.5">
+      <c r="A30" s="117"/>
+      <c r="B30" s="118"/>
+      <c r="C30" s="118"/>
+      <c r="D30" s="118"/>
+      <c r="E30" s="119"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="120" t="s">
+        <v>48</v>
+      </c>
+      <c r="H30" s="121"/>
+      <c r="I30" s="121"/>
+      <c r="J30" s="121"/>
+      <c r="K30" s="121"/>
+      <c r="L30" s="121"/>
+      <c r="M30" s="122"/>
+      <c r="O30" s="1"/>
+      <c r="P30" s="1"/>
+      <c r="Q30" s="1"/>
+      <c r="R30" s="1"/>
+      <c r="S30" s="1"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+      <c r="X30" s="1"/>
+      <c r="Y30" s="1"/>
+      <c r="Z30" s="1"/>
+      <c r="AA30" s="1"/>
+      <c r="AB30" s="1"/>
+      <c r="AC30" s="1"/>
+    </row>
+    <row r="31" s="38" customFormat="1">
+      <c r="A31" s="117"/>
+      <c r="B31" s="118"/>
+      <c r="C31" s="118"/>
+      <c r="D31" s="118"/>
+      <c r="E31" s="119"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="123"/>
+      <c r="H31" s="124"/>
+      <c r="I31" s="124"/>
+      <c r="J31" s="124"/>
+      <c r="K31" s="124"/>
+      <c r="L31" s="124"/>
+      <c r="M31" s="125"/>
+      <c r="O31" s="1"/>
+      <c r="P31" s="1"/>
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1"/>
+      <c r="S31" s="1"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+      <c r="X31" s="1"/>
+      <c r="Y31" s="1"/>
+      <c r="Z31" s="1"/>
+      <c r="AA31" s="1"/>
+      <c r="AB31" s="1"/>
+      <c r="AC31" s="1"/>
+    </row>
+    <row r="32" s="38" customFormat="1" ht="27" customHeight="1">
+      <c r="A32" s="126"/>
+      <c r="B32" s="127"/>
+      <c r="C32" s="127"/>
+      <c r="D32" s="127"/>
+      <c r="E32" s="128"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="129"/>
+      <c r="H32" s="130"/>
+      <c r="I32" s="130"/>
+      <c r="J32" s="130"/>
+      <c r="K32" s="130"/>
+      <c r="L32" s="130"/>
+      <c r="M32" s="131"/>
+      <c r="O32" s="132"/>
+      <c r="P32" s="1"/>
+      <c r="Q32" s="1"/>
+      <c r="R32" s="1"/>
+      <c r="S32" s="1"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+      <c r="X32" s="1"/>
+      <c r="Y32" s="1"/>
+      <c r="Z32" s="1"/>
+      <c r="AA32" s="1"/>
+      <c r="AB32" s="1"/>
+      <c r="AC32" s="1"/>
+    </row>
+    <row r="33" s="38" customFormat="1">
+      <c r="A33" s="133" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="133"/>
+      <c r="C33" s="133"/>
+      <c r="D33" s="133"/>
+      <c r="E33" s="133"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="134" t="s">
+        <v>50</v>
+      </c>
+      <c r="H33" s="135"/>
+      <c r="I33" s="135"/>
+      <c r="J33" s="135"/>
+      <c r="K33" s="135"/>
+      <c r="L33" s="135"/>
+      <c r="M33" s="136"/>
+      <c r="O33" s="84"/>
+      <c r="P33" s="1"/>
+      <c r="Q33" s="1"/>
+      <c r="R33" s="1"/>
+      <c r="S33" s="1"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+      <c r="X33" s="1"/>
+      <c r="Y33" s="1"/>
+      <c r="Z33" s="1"/>
+      <c r="AA33" s="1"/>
+      <c r="AB33" s="1"/>
+      <c r="AC33" s="1"/>
+    </row>
+    <row r="34" s="38" customFormat="1">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="O34" s="84"/>
+      <c r="P34" s="1"/>
+      <c r="Q34" s="1"/>
+      <c r="R34" s="1"/>
+      <c r="S34" s="1"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+      <c r="X34" s="1"/>
+      <c r="Y34" s="1"/>
+      <c r="Z34" s="1"/>
+      <c r="AA34" s="1"/>
+      <c r="AB34" s="1"/>
+      <c r="AC34" s="1"/>
+    </row>
+    <row r="35" s="38" customFormat="1">
+      <c r="A35" s="137"/>
+      <c r="B35" s="137"/>
+      <c r="C35" s="137"/>
+      <c r="D35" s="137"/>
+      <c r="E35" s="137"/>
+      <c r="F35" s="1"/>
+      <c r="O35" s="84"/>
+      <c r="P35" s="1"/>
+      <c r="Q35" s="1"/>
+      <c r="R35" s="1"/>
+      <c r="S35" s="1"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+      <c r="X35" s="1"/>
+      <c r="Y35" s="1"/>
+      <c r="Z35" s="1"/>
+      <c r="AA35" s="1"/>
+      <c r="AB35" s="1"/>
+      <c r="AC35" s="1"/>
+    </row>
+    <row r="36" s="38" customFormat="1" ht="18" customHeight="1">
+      <c r="F36" s="1"/>
+      <c r="O36" s="1"/>
+      <c r="P36" s="1"/>
+      <c r="Q36" s="1"/>
+      <c r="R36" s="1"/>
+      <c r="S36" s="1"/>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+      <c r="X36" s="1"/>
+      <c r="Y36" s="1"/>
+      <c r="Z36" s="1"/>
+      <c r="AA36" s="1"/>
+      <c r="AB36" s="1"/>
+      <c r="AC36" s="1"/>
+    </row>
+    <row r="37" s="38" customFormat="1">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="O37" s="84"/>
+      <c r="P37" s="1"/>
+      <c r="Q37" s="1"/>
+      <c r="R37" s="1"/>
+      <c r="S37" s="1"/>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+      <c r="X37" s="1"/>
+      <c r="Y37" s="1"/>
+      <c r="Z37" s="1"/>
+      <c r="AA37" s="1"/>
+      <c r="AB37" s="1"/>
+      <c r="AC37" s="1"/>
+    </row>
+    <row r="38" s="38" customFormat="1">
+      <c r="P38" s="1"/>
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1"/>
+      <c r="S38" s="1"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+      <c r="X38" s="1"/>
+      <c r="Y38" s="1"/>
+      <c r="Z38" s="1"/>
+      <c r="AA38" s="1"/>
+      <c r="AB38" s="1"/>
+      <c r="AC38" s="1"/>
+    </row>
+    <row r="39" s="38" customFormat="1" ht="13.5">
+      <c r="G39" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="I39" s="138"/>
+      <c r="J39" s="138"/>
+      <c r="K39" s="138"/>
+      <c r="M39" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="O39" s="139"/>
+      <c r="P39" s="1"/>
+      <c r="Q39" s="1"/>
+      <c r="R39" s="1"/>
+      <c r="S39" s="1"/>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+      <c r="X39" s="1"/>
+      <c r="Y39" s="1"/>
+      <c r="Z39" s="1"/>
+      <c r="AA39" s="1"/>
+      <c r="AB39" s="1"/>
+      <c r="AC39" s="1"/>
+    </row>
+    <row r="40" s="38" customFormat="1" ht="13.5">
+      <c r="A40" s="140" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I40" s="141"/>
+      <c r="J40" s="141"/>
+      <c r="K40" s="141"/>
+      <c r="M40" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="P40" s="1"/>
+      <c r="Q40" s="1"/>
+      <c r="R40" s="1"/>
+      <c r="S40" s="1"/>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+      <c r="X40" s="1"/>
+      <c r="Y40" s="1"/>
+      <c r="Z40" s="1"/>
+      <c r="AA40" s="1"/>
+      <c r="AB40" s="1"/>
+      <c r="AC40" s="1"/>
+    </row>
+    <row r="41" s="38" customFormat="1" ht="13.5">
+      <c r="A41" s="140" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41" s="140"/>
+      <c r="D41" s="140"/>
+      <c r="G41" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="M41" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="O41" s="139"/>
+      <c r="P41" s="1"/>
+      <c r="Q41" s="1"/>
+      <c r="R41" s="1"/>
+      <c r="S41" s="1"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+      <c r="X41" s="1"/>
+      <c r="Y41" s="1"/>
+      <c r="Z41" s="1"/>
+      <c r="AA41" s="1"/>
+      <c r="AB41" s="1"/>
+      <c r="AC41" s="1"/>
+    </row>
+    <row r="42" s="38" customFormat="1" ht="13.5">
+      <c r="A42" s="140" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C42" s="140"/>
+      <c r="D42" s="140"/>
+      <c r="G42" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="M42" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="P42" s="1"/>
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1"/>
+      <c r="S42" s="1"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+      <c r="X42" s="1"/>
+      <c r="Y42" s="1"/>
+      <c r="Z42" s="1"/>
+      <c r="AA42" s="1"/>
+      <c r="AB42" s="1"/>
+      <c r="AC42" s="1"/>
+    </row>
+    <row r="43" s="38" customFormat="1" ht="13.5">
+      <c r="A43" s="140" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43" s="140"/>
+      <c r="D43" s="140"/>
+      <c r="G43" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="O43" s="142"/>
+      <c r="P43" s="1"/>
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1"/>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+      <c r="X43" s="1"/>
+      <c r="Y43" s="1"/>
+      <c r="Z43" s="1"/>
+      <c r="AA43" s="1"/>
+      <c r="AB43" s="1"/>
+      <c r="AC43" s="1"/>
+    </row>
+    <row r="44" s="38" customFormat="1" ht="13.5">
+      <c r="A44" s="140" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C44" s="140"/>
+      <c r="D44" s="140"/>
+      <c r="G44" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="M44" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="O44" s="139"/>
+      <c r="P44" s="1"/>
+      <c r="Q44" s="1"/>
+      <c r="R44" s="1"/>
+      <c r="S44" s="1"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+      <c r="X44" s="1"/>
+      <c r="Y44" s="1"/>
+      <c r="Z44" s="1"/>
+      <c r="AA44" s="1"/>
+      <c r="AB44" s="1"/>
+      <c r="AC44" s="1"/>
+    </row>
+    <row r="45" s="38" customFormat="1" ht="13.5">
+      <c r="A45" s="140" t="s">
+        <v>66</v>
+      </c>
+      <c r="B45" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C45" s="140"/>
+      <c r="D45" s="140"/>
+      <c r="G45" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="P45" s="1"/>
+      <c r="Q45" s="1"/>
+      <c r="R45" s="1"/>
+      <c r="S45" s="1"/>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+      <c r="X45" s="1"/>
+      <c r="Y45" s="1"/>
+      <c r="Z45" s="1"/>
+      <c r="AA45" s="1"/>
+      <c r="AB45" s="1"/>
+      <c r="AC45" s="1"/>
+    </row>
+    <row r="46" s="38" customFormat="1" ht="13.5">
+      <c r="A46" s="140" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C46" s="140"/>
+      <c r="D46" s="140"/>
+      <c r="G46" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="M46" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="O46" s="139"/>
+      <c r="P46" s="38" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="47" s="38" customFormat="1" ht="13.5">
+      <c r="A47" s="140" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" s="140"/>
+      <c r="D47" s="140"/>
+      <c r="G47" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="M47" s="38" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="48" s="38" customFormat="1" ht="13.5">
+      <c r="A48" s="140" t="s">
         <v>74</v>
       </c>
-      <c r="P40" s="22"/>
-[...46 lines deleted...]
-      <c r="A42" s="190" t="s">
+      <c r="B48" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="140"/>
+      <c r="D48" s="140"/>
+      <c r="G48" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="M48" s="38" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="49" s="38" customFormat="1" ht="13.5">
+      <c r="A49" s="140" t="s">
+        <v>77</v>
+      </c>
+      <c r="B49" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C49" s="140"/>
+      <c r="D49" s="140"/>
+      <c r="G49" s="38" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="50" s="38" customFormat="1" ht="13.5">
+      <c r="A50" s="140" t="s">
+        <v>79</v>
+      </c>
+      <c r="B50" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="140"/>
+      <c r="D50" s="140"/>
+      <c r="M50" s="38" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="51" s="38" customFormat="1" ht="13.5">
+      <c r="A51" s="140" t="s">
+        <v>81</v>
+      </c>
+      <c r="B51" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C51" s="140"/>
+      <c r="D51" s="140"/>
+      <c r="M51" s="38" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="52" s="38" customFormat="1">
+      <c r="A52" s="140" t="s">
+        <v>83</v>
+      </c>
+      <c r="B52" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C52" s="140"/>
+      <c r="D52" s="140"/>
+    </row>
+    <row r="53" s="38" customFormat="1" ht="13.5">
+      <c r="A53" s="140" t="s">
+        <v>84</v>
+      </c>
+      <c r="B53" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C53" s="140"/>
+      <c r="D53" s="140"/>
+      <c r="M53" s="38" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="54" s="38" customFormat="1" ht="13.5">
+      <c r="A54" s="140" t="s">
+        <v>86</v>
+      </c>
+      <c r="B54" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="140"/>
+      <c r="D54" s="140"/>
+      <c r="M54" s="38" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="55" s="38" customFormat="1" ht="13.5">
+      <c r="A55" s="140" t="s">
+        <v>88</v>
+      </c>
+      <c r="B55" s="140" t="s">
+        <v>89</v>
+      </c>
+      <c r="C55" s="140"/>
+      <c r="D55" s="140"/>
+      <c r="M55" s="38" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="56" s="38" customFormat="1">
+      <c r="A56" s="140" t="s">
+        <v>91</v>
+      </c>
+      <c r="B56" s="140" t="s">
+        <v>92</v>
+      </c>
+      <c r="C56" s="140"/>
+      <c r="D56" s="140"/>
+    </row>
+    <row r="57" s="38" customFormat="1">
+      <c r="A57" s="140" t="s">
         <v>93</v>
       </c>
-      <c r="B42" s="190" t="s">
-[...4 lines deleted...]
-      <c r="G42" s="57" t="s">
+      <c r="B57" s="140" t="s">
+        <v>94</v>
+      </c>
+      <c r="C57" s="140"/>
+      <c r="D57" s="140"/>
+    </row>
+    <row r="58" s="38" customFormat="1">
+      <c r="A58" s="140" t="s">
+        <v>95</v>
+      </c>
+      <c r="B58" s="140" t="s">
+        <v>96</v>
+      </c>
+      <c r="C58" s="140"/>
+      <c r="D58" s="140"/>
+    </row>
+    <row r="59" s="38" customFormat="1">
+      <c r="A59" s="140" t="s">
         <v>97</v>
       </c>
-      <c r="M42" s="57" t="s">
-[...26 lines deleted...]
-      <c r="G43" s="57" t="s">
+      <c r="B59" s="140" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="60" s="38" customFormat="1" ht="13.5">
+      <c r="A60" s="140" t="s">
         <v>99</v>
       </c>
-      <c r="O43" s="192"/>
-[...261 lines deleted...]
-      <c r="E60" s="57" t="str">
+      <c r="B60" s="140" t="s">
+        <v>100</v>
+      </c>
+      <c r="D60" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="E60" s="38" t="str">
         <f>Tagessätze!Q3</f>
         <v>ja</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
-[...6 lines deleted...]
-      <c r="E61" s="57" t="str">
+    <row r="61" ht="13.5">
+      <c r="A61" s="38"/>
+      <c r="B61" s="38"/>
+      <c r="C61" s="38"/>
+      <c r="D61" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="E61" s="38" t="str">
         <f>Tagessätze!Q3</f>
         <v>ja</v>
       </c>
-      <c r="F61" s="57" t="s">
-[...24 lines deleted...]
-      <c r="E62" s="57" t="str">
+      <c r="F61" s="38" t="s">
+        <v>102</v>
+      </c>
+      <c r="G61" s="38"/>
+      <c r="H61" s="38"/>
+      <c r="I61" s="38"/>
+      <c r="J61" s="38"/>
+      <c r="K61" s="38"/>
+      <c r="L61" s="38"/>
+      <c r="M61" s="38"/>
+      <c r="N61" s="38"/>
+      <c r="O61" s="38"/>
+      <c r="P61" s="38"/>
+      <c r="Q61" s="38"/>
+      <c r="R61" s="38"/>
+      <c r="S61" s="38"/>
+      <c r="T61" s="38"/>
+    </row>
+    <row r="62" ht="13.5">
+      <c r="A62" s="38"/>
+      <c r="B62" s="38"/>
+      <c r="C62" s="38"/>
+      <c r="D62" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="E62" s="38" t="str">
         <f>Tagessätze!Q4</f>
         <v>ja</v>
       </c>
-      <c r="F62" s="57" t="s">
-[...24 lines deleted...]
-      <c r="E63" s="57" t="str">
+      <c r="F62" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="G62" s="38"/>
+      <c r="H62" s="38"/>
+      <c r="I62" s="38"/>
+      <c r="J62" s="38"/>
+      <c r="K62" s="38"/>
+      <c r="L62" s="38"/>
+      <c r="M62" s="38"/>
+      <c r="N62" s="38"/>
+      <c r="O62" s="38"/>
+      <c r="P62" s="38"/>
+      <c r="Q62" s="38"/>
+      <c r="R62" s="38"/>
+      <c r="S62" s="38"/>
+      <c r="T62" s="38"/>
+    </row>
+    <row r="63" hidden="1">
+      <c r="A63" s="38"/>
+      <c r="B63" s="38"/>
+      <c r="C63" s="38"/>
+      <c r="D63" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="E63" s="38" t="str">
         <f>Tagessätze!Q5</f>
         <v>nein</v>
       </c>
-      <c r="F63" s="57" t="str">
+      <c r="F63" s="38" t="str">
         <f>Tagessätze!M4&amp;", "&amp;Tagessätze!N4&amp;", "&amp;Tagessätze!O4&amp;" "&amp;Tagessätze!P4</f>
-        <v>Geschäftsstelle, Postfach 50 01 20, 80971 München</v>
-[...23 lines deleted...]
-      <c r="E64" s="57" t="str">
+        <v xml:space="preserve">Geschäftsstelle, Postfach 50 01 20, 80971 München</v>
+      </c>
+      <c r="G63" s="38"/>
+      <c r="H63" s="38"/>
+      <c r="I63" s="38"/>
+      <c r="J63" s="38"/>
+      <c r="K63" s="38"/>
+      <c r="L63" s="38"/>
+      <c r="M63" s="38"/>
+      <c r="N63" s="38"/>
+      <c r="O63" s="38"/>
+      <c r="P63" s="38"/>
+      <c r="Q63" s="38"/>
+      <c r="R63" s="38"/>
+      <c r="S63" s="38"/>
+      <c r="T63" s="38"/>
+    </row>
+    <row r="64" hidden="1">
+      <c r="A64" s="38"/>
+      <c r="B64" s="38"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="E64" s="38" t="str">
         <f>Tagessätze!Q6</f>
         <v>nein</v>
       </c>
-      <c r="F64" s="57" t="str">
+      <c r="F64" s="38" t="str">
         <f>Tagessätze!M5&amp;", "&amp;Tagessätze!N5&amp;", "&amp;Tagessätze!O5&amp;" "&amp;Tagessätze!P5</f>
-        <v>Hubert Zaschka, Zur Austria 5a, 93142 Maxhütte-Haidhof</v>
-[...23 lines deleted...]
-      <c r="E65" s="57" t="str">
+        <v xml:space="preserve">Hubert Zaschka, Zur Austria 5a, 93142 Maxhütte-Haidhof</v>
+      </c>
+      <c r="G64" s="38"/>
+      <c r="H64" s="38"/>
+      <c r="I64" s="38"/>
+      <c r="J64" s="38"/>
+      <c r="K64" s="38"/>
+      <c r="L64" s="38"/>
+      <c r="M64" s="38"/>
+      <c r="N64" s="38"/>
+      <c r="O64" s="38"/>
+      <c r="P64" s="38"/>
+      <c r="Q64" s="38"/>
+      <c r="R64" s="38"/>
+      <c r="S64" s="38"/>
+      <c r="T64" s="38"/>
+    </row>
+    <row r="65" hidden="1">
+      <c r="A65" s="38"/>
+      <c r="B65" s="38"/>
+      <c r="C65" s="38"/>
+      <c r="D65" s="38" t="s">
+        <v>96</v>
+      </c>
+      <c r="E65" s="38" t="str">
         <f>Tagessätze!Q7</f>
         <v>nein</v>
       </c>
-      <c r="F65" s="57" t="str">
+      <c r="F65" s="38" t="str">
         <f>Tagessätze!M6&amp;", "&amp;Tagessätze!N6&amp;", "&amp;Tagessätze!O6&amp;" "&amp;Tagessätze!P6</f>
-        <v>Margarethe Gläßer, Weidenstraße 23, 82256 Fürstenfeldbruck</v>
-[...24 lines deleted...]
-        <f>Tagessätze!#REF!</f>
+        <v xml:space="preserve">Margarethe Gläßer, Weidenstraße 23, 82256 Fürstenfeldbruck</v>
+      </c>
+      <c r="G65" s="38"/>
+      <c r="H65" s="38"/>
+      <c r="I65" s="38"/>
+      <c r="J65" s="38"/>
+      <c r="K65" s="38"/>
+      <c r="L65" s="38"/>
+      <c r="M65" s="38"/>
+      <c r="N65" s="38"/>
+      <c r="O65" s="38"/>
+      <c r="P65" s="38"/>
+      <c r="Q65" s="38"/>
+      <c r="R65" s="38"/>
+      <c r="S65" s="38"/>
+      <c r="T65" s="38"/>
+    </row>
+    <row r="66" hidden="1">
+      <c r="A66" s="38"/>
+      <c r="B66" s="38"/>
+      <c r="C66" s="38"/>
+      <c r="D66" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="E66" s="38" t="e">
+        <f t="shared" ref="E66:E67" si="0">Tagessätze!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F66" s="57" t="str">
+      <c r="F66" s="38" t="str">
         <f>Tagessätze!M7&amp;", "&amp;Tagessätze!N7&amp;", "&amp;Tagessätze!O7&amp;" "&amp;Tagessätze!P7</f>
-        <v>Peter Lißel, Rohrmühlstraße 23, 95709 Tröstau</v>
-[...24 lines deleted...]
-        <f>Tagessätze!#REF!</f>
+        <v xml:space="preserve">Peter Lißel, Rohrmühlstraße 23, 95709 Tröstau</v>
+      </c>
+      <c r="G66" s="38"/>
+      <c r="H66" s="38"/>
+      <c r="I66" s="38"/>
+      <c r="J66" s="38"/>
+      <c r="K66" s="38"/>
+      <c r="L66" s="38"/>
+      <c r="M66" s="38"/>
+      <c r="N66" s="38"/>
+      <c r="O66" s="38"/>
+      <c r="P66" s="38"/>
+      <c r="Q66" s="38"/>
+      <c r="R66" s="38"/>
+      <c r="S66" s="38"/>
+      <c r="T66" s="38"/>
+    </row>
+    <row r="67" hidden="1">
+      <c r="A67" s="38"/>
+      <c r="B67" s="38"/>
+      <c r="C67" s="38"/>
+      <c r="D67" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="E67" s="38" t="e">
+        <f t="shared" si="0"/>
         <v>#REF!</v>
       </c>
-      <c r="F67" s="57" t="e">
-        <f>Tagessätze!#REF!&amp;", "&amp;Tagessätze!#REF!&amp;", "&amp;Tagessätze!#REF!&amp;" "&amp;Tagessätze!#REF!</f>
+      <c r="F67" s="38" t="e">
+        <f t="shared" ref="F67:F68" si="1">Tagessätze!#REF!&amp;", "&amp;Tagessätze!#REF!&amp;", "&amp;Tagessätze!#REF!&amp;" "&amp;Tagessätze!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G67" s="57"/>
-[...21 lines deleted...]
-        <f>Tagessätze!#REF!&amp;", "&amp;Tagessätze!#REF!&amp;", "&amp;Tagessätze!#REF!&amp;" "&amp;Tagessätze!#REF!</f>
+      <c r="G67" s="38"/>
+      <c r="H67" s="38"/>
+      <c r="I67" s="38"/>
+      <c r="J67" s="38"/>
+      <c r="K67" s="38"/>
+      <c r="L67" s="38"/>
+      <c r="M67" s="38"/>
+      <c r="N67" s="38"/>
+      <c r="O67" s="38"/>
+      <c r="P67" s="38"/>
+      <c r="Q67" s="38"/>
+      <c r="R67" s="38"/>
+      <c r="S67" s="38"/>
+      <c r="T67" s="38"/>
+    </row>
+    <row r="68" hidden="1">
+      <c r="A68" s="38"/>
+      <c r="B68" s="38"/>
+      <c r="C68" s="38"/>
+      <c r="D68" s="38"/>
+      <c r="E68" s="38"/>
+      <c r="F68" s="38" t="e">
+        <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="N68" s="57"/>
-[...42 lines deleted...]
-      <c r="T71" s="57"/>
+      <c r="N68" s="38"/>
+      <c r="O68" s="38"/>
+      <c r="P68" s="38"/>
+      <c r="Q68" s="38"/>
+      <c r="R68" s="38"/>
+      <c r="S68" s="38"/>
+      <c r="T68" s="38"/>
+    </row>
+    <row r="69" hidden="1">
+      <c r="A69" s="38"/>
+      <c r="B69" s="38"/>
+      <c r="C69" s="38"/>
+      <c r="D69" s="38"/>
+      <c r="E69" s="38"/>
+      <c r="F69" s="38"/>
+      <c r="N69" s="38"/>
+      <c r="O69" s="38"/>
+      <c r="P69" s="38"/>
+      <c r="Q69" s="38"/>
+      <c r="R69" s="38"/>
+      <c r="S69" s="38"/>
+      <c r="T69" s="38"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="38"/>
+      <c r="B70" s="38"/>
+      <c r="C70" s="38"/>
+      <c r="D70" s="38"/>
+      <c r="E70" s="38"/>
+      <c r="F70" s="38"/>
+      <c r="N70" s="38"/>
+      <c r="O70" s="38"/>
+      <c r="P70" s="38"/>
+      <c r="Q70" s="38"/>
+      <c r="R70" s="38"/>
+      <c r="S70" s="38"/>
+      <c r="T70" s="38"/>
+    </row>
+    <row r="71">
+      <c r="P71" s="38"/>
+      <c r="Q71" s="38"/>
+      <c r="R71" s="38"/>
+      <c r="S71" s="38"/>
+      <c r="T71" s="38"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="G1rDEhz1It/EJWZxmmdpq5jU3Uf2gpL88vh0Isxw7iBKjXy8ycloDE3i6YLcJU7dF9InnF0Edvl1HsflNIqhUA==" saltValue="xIAJFYU8OTZep0RraOBqkg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G38:G44">
+  <sheetProtection algorithmName="SHA-512" hashValue="G1rDEhz1It/EJWZxmmdpq5jU3Uf2gpL88vh0Isxw7iBKjXy8ycloDE3i6YLcJU7dF9InnF0Edvl1HsflNIqhUA==" saltValue="xIAJFYU8OTZep0RraOBqkg==" spinCount="100000" autoFilter="1" deleteColumns="1" deleteRows="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertHyperlinks="1" insertRows="1" objects="0" pivotTables="1" scenarios="0" selectLockedCells="1" selectUnlockedCells="0" sheet="1" sort="1"/>
+  <sortState ref="G38:G44">
     <sortCondition ref="G44"/>
   </sortState>
   <mergeCells count="33">
-    <mergeCell ref="G33:M33"/>
-[...3 lines deleted...]
-    <mergeCell ref="A29:E32"/>
     <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:M5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:M6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:E7"/>
     <mergeCell ref="G7:M7"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="A7:B7"/>
-[...1 lines deleted...]
-    <mergeCell ref="C5:M5"/>
     <mergeCell ref="C8:M8"/>
-    <mergeCell ref="A6:B6"/>
-    <mergeCell ref="C6:M6"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:M10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:M11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:M12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:M13"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="F16:G16"/>
     <mergeCell ref="F20:G20"/>
+    <mergeCell ref="M20:M21"/>
     <mergeCell ref="F21:G21"/>
-    <mergeCell ref="C12:M12"/>
-[...1 lines deleted...]
-    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="F24:H24"/>
+    <mergeCell ref="A27:I27"/>
+    <mergeCell ref="A29:E32"/>
+    <mergeCell ref="G29:M29"/>
     <mergeCell ref="G30:M30"/>
     <mergeCell ref="G31:M32"/>
-    <mergeCell ref="A9:B9"/>
-[...10 lines deleted...]
-    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="G33:M33"/>
+    <mergeCell ref="A34:E34"/>
+    <mergeCell ref="A35:E35"/>
   </mergeCells>
-  <dataValidations count="1">
-[...4 lines deleted...]
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <printOptions headings="0" gridLines="0" horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...1 lines deleted...]
-  <legacyDrawing r:id="rId3"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="0" errors="displayed" horizontalDpi="600" verticalDpi="600" copies="1"/>
+  <headerFooter/>
+  <drawing r:id="rId3"/>
+  <legacyDrawing r:id="rId4"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1" disablePrompts="0">
+        <x14:dataValidation xr:uid="{005800BE-0019-4A5E-8F15-0003003B00B7}" type="list" allowBlank="1" errorStyle="stop" imeMode="noControl" operator="between" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>"bitte wählen, BWBV, BVS, BBV Bezirk Oberbayern, BBV Bezirk Mittelfranken, BBV Bezirk Schwaben, BBV Bezirk Niederbayern/Oberpfalz, BBV Bezirk Unterfranken, BBV Bezirk Oberfranken"</xm:f>
+          </x14:formula1>
+          <xm:sqref>C8:M8</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
   <sheetPr codeName="Tabelle3">
     <tabColor rgb="FF00B0F0"/>
-    <pageSetUpPr fitToPage="1"/>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N61"/>
   <sheetViews>
-    <sheetView showGridLines="0" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19:F19"/>
+    <sheetView showGridLines="0" zoomScale="100" workbookViewId="0">
+      <selection activeCell="B19" activeCellId="0" sqref="B19:F19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="17.28515625" style="22" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16384" width="11" style="22"/>
+    <col customWidth="1" min="1" max="1" style="1" width="17.28515625"/>
+    <col customWidth="1" min="2" max="2" style="1" width="4.7109375"/>
+    <col customWidth="1" min="3" max="3" style="1" width="5.85546875"/>
+    <col customWidth="1" min="4" max="4" style="1" width="8.42578125"/>
+    <col customWidth="1" min="5" max="5" style="1" width="3.42578125"/>
+    <col customWidth="1" min="6" max="6" style="1" width="1.7109375"/>
+    <col customWidth="1" min="7" max="7" style="1" width="4.7109375"/>
+    <col customWidth="1" min="8" max="8" style="1" width="6.85546875"/>
+    <col customWidth="1" min="9" max="9" style="1" width="8.42578125"/>
+    <col customWidth="1" min="10" max="10" style="1" width="2.28515625"/>
+    <col customWidth="1" min="11" max="11" style="1" width="11.7109375"/>
+    <col customWidth="1" min="12" max="12" style="1" width="2.85546875"/>
+    <col customWidth="1" min="13" max="13" style="1" width="2.42578125"/>
+    <col customWidth="1" min="14" max="14" style="1" width="12"/>
+    <col customWidth="1" min="15" max="15" style="1" width="5"/>
+    <col min="16" max="16384" style="1" width="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="9.9499999999999993" customHeight="1"/>
-[...28 lines deleted...]
-      <c r="H3" s="58" t="str">
+    <row r="1" ht="9.9499999999999993" customHeight="1"/>
+    <row r="2" ht="29.100000000000001" customHeight="1">
+      <c r="A2" s="143" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2" s="143"/>
+      <c r="C2" s="143"/>
+      <c r="D2" s="143"/>
+      <c r="E2" s="143"/>
+      <c r="F2" s="143"/>
+      <c r="G2" s="143"/>
+      <c r="H2" s="143"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+      <c r="L2" s="144"/>
+      <c r="M2" s="144"/>
+      <c r="N2" s="145"/>
+    </row>
+    <row r="3" ht="11.449999999999999" customHeight="1">
+      <c r="A3" s="146" t="s">
+        <v>105</v>
+      </c>
+      <c r="B3" s="147"/>
+      <c r="C3" s="147"/>
+      <c r="D3" s="147"/>
+      <c r="E3" s="147"/>
+      <c r="F3" s="147"/>
+      <c r="G3" s="147"/>
+      <c r="H3" s="39" t="str">
         <f>'Hinweise Maßnahmenabrechnung'!O4</f>
-        <v>SOD-Form 06/2024</v>
-[...8 lines deleted...]
-      <c r="A4" s="300" t="str">
+        <v xml:space="preserve">SOD-Form 06/2024</v>
+      </c>
+      <c r="I3" s="147"/>
+      <c r="J3" s="147"/>
+      <c r="K3" s="147"/>
+      <c r="L3" s="147"/>
+      <c r="N3" s="39"/>
+    </row>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="91" t="str">
         <f>IF(Deckblatt!C9&lt;&gt;"",Deckblatt!C9,"")</f>
         <v/>
       </c>
-      <c r="B4" s="300"/>
-[...32 lines deleted...]
-      <c r="A6" s="300" t="str">
+      <c r="B4" s="91"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+      <c r="I4" s="148"/>
+      <c r="J4" s="148"/>
+      <c r="K4" s="148"/>
+      <c r="L4" s="148"/>
+      <c r="M4" s="149"/>
+      <c r="N4" s="149"/>
+    </row>
+    <row r="5" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="150" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="147"/>
+      <c r="C5" s="147"/>
+      <c r="D5" s="147"/>
+      <c r="E5" s="147"/>
+      <c r="F5" s="147"/>
+      <c r="G5" s="147"/>
+      <c r="H5" s="151"/>
+      <c r="I5" s="151"/>
+      <c r="J5" s="151"/>
+      <c r="K5" s="151"/>
+      <c r="L5" s="151"/>
+      <c r="M5" s="151"/>
+      <c r="N5" s="151"/>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="91" t="str">
         <f>IF(Deckblatt!C12&lt;&gt;"",Deckblatt!C12,"")</f>
         <v/>
       </c>
-      <c r="B6" s="300"/>
-[...34 lines deleted...]
-      <c r="A8" s="300" t="str">
+      <c r="B6" s="91"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="147"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="148" t="s">
+        <v>106</v>
+      </c>
+      <c r="I6" s="148"/>
+      <c r="J6" s="148"/>
+      <c r="K6" s="148"/>
+      <c r="L6" s="148"/>
+      <c r="M6" s="149"/>
+      <c r="N6" s="149"/>
+    </row>
+    <row r="7" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="150" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="147"/>
+      <c r="E7" s="147"/>
+      <c r="F7" s="147"/>
+      <c r="G7" s="147"/>
+      <c r="H7" s="151"/>
+      <c r="I7" s="151"/>
+      <c r="J7" s="151"/>
+      <c r="K7" s="151"/>
+      <c r="L7" s="151"/>
+      <c r="M7" s="151"/>
+      <c r="N7" s="151"/>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="91" t="str">
         <f>IF(Deckblatt!C10&lt;&gt;"",Deckblatt!C10,"")</f>
         <v/>
       </c>
-      <c r="B8" s="300"/>
-[...9 lines deleted...]
-      <c r="K8" s="298" t="str">
+      <c r="B8" s="91"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="G8" s="147"/>
+      <c r="H8" s="148" t="s">
+        <v>107</v>
+      </c>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="149" t="str">
         <f>IF(Deckblatt!C8&lt;&gt;"",Deckblatt!C8,"")</f>
-        <v>BBV Bezirk Niederbayern/Oberpfalz</v>
-[...24 lines deleted...]
-      <c r="A10" s="300" t="str">
+        <v xml:space="preserve">BBV Bezirk Niederbayern/Oberpfalz</v>
+      </c>
+      <c r="L8" s="149"/>
+      <c r="M8" s="149"/>
+      <c r="N8" s="149"/>
+    </row>
+    <row r="9" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="150" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="147"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="147"/>
+      <c r="E9" s="147"/>
+      <c r="F9" s="147"/>
+      <c r="G9" s="147"/>
+      <c r="H9" s="151"/>
+      <c r="I9" s="151"/>
+      <c r="J9" s="151"/>
+      <c r="K9" s="151"/>
+      <c r="L9" s="151"/>
+      <c r="M9" s="151"/>
+      <c r="N9" s="151"/>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="91" t="str">
         <f>IF(Deckblatt!C11&lt;&gt;"",Deckblatt!C11,"")</f>
         <v/>
       </c>
-      <c r="B10" s="300"/>
-[...74 lines deleted...]
-      <c r="A14" s="300" t="str">
+      <c r="B10" s="91"/>
+      <c r="C10" s="91"/>
+      <c r="D10" s="91"/>
+      <c r="E10" s="91"/>
+      <c r="G10" s="147"/>
+      <c r="H10" s="149" t="s">
+        <v>108</v>
+      </c>
+      <c r="I10" s="149"/>
+      <c r="J10" s="149"/>
+      <c r="K10" s="149"/>
+      <c r="L10" s="149"/>
+      <c r="M10" s="149"/>
+      <c r="N10" s="149"/>
+    </row>
+    <row r="11" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="150" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="147" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="147"/>
+      <c r="D11" s="152"/>
+      <c r="E11" s="147"/>
+      <c r="F11" s="147"/>
+      <c r="G11" s="147"/>
+      <c r="H11" s="151"/>
+      <c r="I11" s="151"/>
+      <c r="J11" s="151"/>
+      <c r="K11" s="151"/>
+      <c r="L11" s="151"/>
+      <c r="M11" s="151"/>
+      <c r="N11" s="151"/>
+    </row>
+    <row r="12" ht="14.85" customHeight="1">
+      <c r="A12" s="153" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="153"/>
+      <c r="C12" s="153"/>
+      <c r="D12" s="153"/>
+      <c r="E12" s="153"/>
+      <c r="G12" s="147"/>
+      <c r="H12" s="149" t="s">
+        <v>109</v>
+      </c>
+      <c r="I12" s="149"/>
+      <c r="J12" s="149"/>
+      <c r="K12" s="149"/>
+      <c r="L12" s="149"/>
+      <c r="M12" s="149"/>
+      <c r="N12" s="149"/>
+    </row>
+    <row r="13" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="150" t="s">
+        <v>110</v>
+      </c>
+      <c r="B13" s="147" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="147"/>
+      <c r="D13" s="152"/>
+      <c r="E13" s="147"/>
+      <c r="F13" s="147"/>
+      <c r="G13" s="147"/>
+      <c r="H13" s="151"/>
+      <c r="I13" s="151"/>
+      <c r="J13" s="151"/>
+      <c r="K13" s="151"/>
+      <c r="L13" s="151"/>
+      <c r="M13" s="151"/>
+      <c r="N13" s="151"/>
+    </row>
+    <row r="14" ht="14.85" customHeight="1">
+      <c r="A14" s="91" t="str">
         <f>IF(Deckblatt!C5&lt;&gt;"",Deckblatt!C5,"")</f>
         <v/>
       </c>
-      <c r="B14" s="300"/>
-[...94 lines deleted...]
-      <c r="H19" s="313" t="str">
+      <c r="B14" s="91"/>
+      <c r="C14" s="91"/>
+      <c r="D14" s="91"/>
+      <c r="E14" s="91"/>
+      <c r="G14" s="147"/>
+      <c r="H14" s="149" t="s">
+        <v>111</v>
+      </c>
+      <c r="I14" s="149"/>
+      <c r="J14" s="149"/>
+      <c r="K14" s="149"/>
+      <c r="L14" s="149"/>
+      <c r="M14" s="149"/>
+      <c r="N14" s="148"/>
+    </row>
+    <row r="15" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="154" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="154"/>
+      <c r="C15" s="147"/>
+      <c r="D15" s="152"/>
+      <c r="E15" s="147"/>
+      <c r="F15" s="147"/>
+      <c r="G15" s="147"/>
+      <c r="H15" s="154"/>
+      <c r="I15" s="154"/>
+      <c r="J15" s="154"/>
+      <c r="K15" s="154"/>
+      <c r="L15" s="155"/>
+      <c r="M15" s="154"/>
+      <c r="N15" s="154"/>
+    </row>
+    <row r="16" ht="5.25" customHeight="1">
+      <c r="A16" s="154"/>
+      <c r="B16" s="154"/>
+      <c r="C16" s="147"/>
+      <c r="D16" s="152"/>
+      <c r="E16" s="147"/>
+      <c r="F16" s="147"/>
+      <c r="G16" s="147"/>
+      <c r="H16" s="154"/>
+      <c r="I16" s="154"/>
+      <c r="J16" s="154"/>
+      <c r="K16" s="154"/>
+      <c r="L16" s="155"/>
+      <c r="M16" s="154"/>
+      <c r="N16" s="154"/>
+    </row>
+    <row r="17" ht="6.9500000000000002" customHeight="1">
+      <c r="A17" s="156"/>
+      <c r="B17" s="156"/>
+      <c r="C17" s="156"/>
+      <c r="D17" s="156"/>
+      <c r="E17" s="156"/>
+      <c r="F17" s="156"/>
+      <c r="G17" s="156"/>
+      <c r="H17" s="156"/>
+      <c r="I17" s="156"/>
+      <c r="J17" s="156"/>
+      <c r="K17" s="156"/>
+      <c r="L17" s="156"/>
+      <c r="M17" s="156"/>
+      <c r="N17" s="156"/>
+    </row>
+    <row r="18" s="157" customFormat="1" ht="2.8500000000000001" customHeight="1">
+      <c r="A18" s="152"/>
+      <c r="B18" s="152"/>
+      <c r="C18" s="152"/>
+      <c r="D18" s="152"/>
+      <c r="E18" s="152"/>
+      <c r="F18" s="152"/>
+      <c r="G18" s="152"/>
+      <c r="H18" s="152"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="152"/>
+      <c r="K18" s="152"/>
+      <c r="L18" s="152"/>
+      <c r="M18" s="152"/>
+      <c r="N18" s="152"/>
+    </row>
+    <row r="19" ht="15.75" customHeight="1">
+      <c r="A19" s="158" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="159" t="s">
+        <v>113</v>
+      </c>
+      <c r="C19" s="160"/>
+      <c r="D19" s="160"/>
+      <c r="E19" s="160"/>
+      <c r="F19" s="160"/>
+      <c r="G19" s="161" t="s">
+        <v>114</v>
+      </c>
+      <c r="H19" s="162" t="str">
         <f>CONCATENATE(Honorarabrechnung!D17," ",Honorarabrechnung!D18," ",Honorarabrechnung!D19," ",Honorarabrechnung!D20," ",Honorarabrechnung!D21," ",Honorarabrechnung!D22," ",Honorarabrechnung!D23," ",Honorarabrechnung!D24," ",Honorarabrechnung!D25," ",Honorarabrechnung!D26," ",Honorarabrechnung!D27," ",Honorarabrechnung!D28)</f>
         <v xml:space="preserve">Geretsried           </v>
       </c>
-      <c r="I19" s="313"/>
-[...97 lines deleted...]
-      <c r="D25" s="113">
+      <c r="I19" s="162"/>
+      <c r="J19" s="162"/>
+      <c r="K19" s="162"/>
+      <c r="L19" s="163"/>
+      <c r="M19" s="163"/>
+      <c r="N19" s="157" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="20" ht="2.8500000000000001" customHeight="1">
+      <c r="A20" s="147"/>
+      <c r="B20" s="147"/>
+      <c r="C20" s="147"/>
+      <c r="D20" s="147"/>
+      <c r="E20" s="147"/>
+      <c r="F20" s="147"/>
+      <c r="G20" s="147"/>
+      <c r="H20" s="147"/>
+      <c r="I20" s="147"/>
+      <c r="J20" s="147"/>
+      <c r="K20" s="147"/>
+      <c r="L20" s="147"/>
+      <c r="M20" s="147"/>
+      <c r="N20" s="147"/>
+    </row>
+    <row r="21" ht="13.5">
+      <c r="A21" s="158" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21" s="147"/>
+      <c r="C21" s="164"/>
+      <c r="D21" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" s="165"/>
+      <c r="F21" s="165"/>
+      <c r="G21" s="165"/>
+      <c r="H21" s="165"/>
+      <c r="I21" s="161"/>
+      <c r="J21" s="166"/>
+      <c r="K21" s="166"/>
+      <c r="L21" s="167"/>
+      <c r="M21" s="147"/>
+      <c r="N21" s="164"/>
+    </row>
+    <row r="22" ht="2.8500000000000001" customHeight="1">
+      <c r="A22" s="147"/>
+      <c r="B22" s="147"/>
+      <c r="C22" s="147"/>
+      <c r="I22" s="147"/>
+      <c r="J22" s="147"/>
+      <c r="K22" s="147"/>
+      <c r="L22" s="147"/>
+      <c r="M22" s="147"/>
+      <c r="N22" s="147"/>
+    </row>
+    <row r="23" ht="13.5">
+      <c r="A23" s="158" t="s">
+        <v>117</v>
+      </c>
+      <c r="B23" s="147"/>
+      <c r="C23" s="164"/>
+      <c r="D23" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E23" s="165"/>
+      <c r="F23" s="165"/>
+      <c r="G23" s="165"/>
+      <c r="H23" s="165"/>
+      <c r="I23" s="161"/>
+      <c r="J23" s="166"/>
+      <c r="K23" s="166"/>
+      <c r="L23" s="167"/>
+      <c r="M23" s="147"/>
+      <c r="N23" s="164"/>
+    </row>
+    <row r="24" ht="2.8500000000000001" customHeight="1">
+      <c r="A24" s="168"/>
+      <c r="B24" s="147"/>
+      <c r="C24" s="164"/>
+      <c r="D24" s="161"/>
+      <c r="E24" s="169"/>
+      <c r="F24" s="169"/>
+      <c r="G24" s="169"/>
+      <c r="H24" s="169"/>
+      <c r="I24" s="161"/>
+      <c r="J24" s="170"/>
+      <c r="K24" s="170"/>
+      <c r="L24" s="167"/>
+      <c r="M24" s="147"/>
+      <c r="N24" s="164"/>
+    </row>
+    <row r="25" ht="12.75" customHeight="1">
+      <c r="A25" s="171" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25" s="172"/>
+      <c r="C25" s="172"/>
+      <c r="D25" s="173">
         <v>0</v>
       </c>
-      <c r="E25" s="303" t="str">
+      <c r="E25" s="174" t="str">
         <f>IF(AND(D25 &lt;&gt; "", D25 &gt; 0), IF(D25 = 1, "an folgendem Tag:","an folgenden Tagen:"),"")</f>
         <v/>
       </c>
-      <c r="F25" s="303"/>
-[...93 lines deleted...]
-      <c r="J30" s="295">
+      <c r="F25" s="174"/>
+      <c r="G25" s="174"/>
+      <c r="H25" s="174"/>
+      <c r="I25" s="175" t="s">
+        <v>119</v>
+      </c>
+      <c r="J25" s="176"/>
+      <c r="K25" s="176"/>
+      <c r="L25" s="176"/>
+      <c r="M25" s="176"/>
+      <c r="N25" s="176"/>
+    </row>
+    <row r="26" ht="12.75" customHeight="1">
+      <c r="A26" s="171"/>
+      <c r="B26" s="172"/>
+      <c r="C26" s="172"/>
+      <c r="D26" s="172"/>
+      <c r="E26" s="174"/>
+      <c r="F26" s="174"/>
+      <c r="G26" s="174"/>
+      <c r="H26" s="174"/>
+      <c r="I26" s="177"/>
+      <c r="J26" s="177"/>
+      <c r="K26" s="177"/>
+      <c r="L26" s="177"/>
+      <c r="M26" s="177"/>
+      <c r="N26" s="177"/>
+    </row>
+    <row r="27" s="157" customFormat="1" ht="2.8500000000000001" customHeight="1">
+      <c r="A27" s="147"/>
+      <c r="B27" s="147"/>
+      <c r="C27" s="147"/>
+      <c r="D27" s="147"/>
+      <c r="E27" s="147"/>
+      <c r="F27" s="147"/>
+      <c r="G27" s="147"/>
+      <c r="H27" s="147"/>
+      <c r="I27" s="147"/>
+      <c r="J27" s="147"/>
+      <c r="K27" s="147"/>
+      <c r="L27" s="147"/>
+      <c r="M27" s="147"/>
+      <c r="N27" s="147"/>
+    </row>
+    <row r="28" ht="6.9500000000000002" customHeight="1">
+      <c r="A28" s="156"/>
+      <c r="B28" s="156"/>
+      <c r="C28" s="156"/>
+      <c r="D28" s="156"/>
+      <c r="E28" s="156"/>
+      <c r="F28" s="156"/>
+      <c r="G28" s="156"/>
+      <c r="H28" s="156"/>
+      <c r="I28" s="156"/>
+      <c r="J28" s="156"/>
+      <c r="K28" s="156"/>
+      <c r="L28" s="156"/>
+      <c r="M28" s="156"/>
+      <c r="N28" s="156"/>
+    </row>
+    <row r="29" s="157" customFormat="1" ht="2.8500000000000001" customHeight="1">
+      <c r="A29" s="152"/>
+      <c r="B29" s="152"/>
+      <c r="C29" s="152"/>
+      <c r="D29" s="152"/>
+      <c r="E29" s="152"/>
+      <c r="F29" s="152"/>
+      <c r="G29" s="152"/>
+      <c r="H29" s="152"/>
+      <c r="I29" s="152"/>
+      <c r="J29" s="152"/>
+      <c r="K29" s="152"/>
+      <c r="L29" s="152"/>
+      <c r="M29" s="152"/>
+      <c r="N29" s="152"/>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="178" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" s="167" t="s">
+        <v>121</v>
+      </c>
+      <c r="C30" s="168"/>
+      <c r="D30" s="147"/>
+      <c r="E30" s="147"/>
+      <c r="F30" s="179"/>
+      <c r="G30" s="167" t="s">
+        <v>122</v>
+      </c>
+      <c r="H30" s="167"/>
+      <c r="I30" s="180" t="s">
+        <v>123</v>
+      </c>
+      <c r="J30" s="181">
         <v>0</v>
       </c>
-      <c r="K30" s="295"/>
-[...51 lines deleted...]
-      <c r="G33" s="311">
+      <c r="K30" s="181"/>
+      <c r="L30" s="147"/>
+      <c r="M30" s="147"/>
+      <c r="N30" s="147"/>
+    </row>
+    <row r="31" ht="3.9500000000000002" customHeight="1">
+      <c r="A31" s="147"/>
+      <c r="B31" s="147"/>
+      <c r="C31" s="147"/>
+      <c r="D31" s="147"/>
+      <c r="E31" s="147"/>
+      <c r="F31" s="147"/>
+      <c r="G31" s="147"/>
+      <c r="H31" s="147"/>
+      <c r="I31" s="147"/>
+      <c r="J31" s="147"/>
+      <c r="K31" s="182"/>
+      <c r="L31" s="147"/>
+      <c r="M31" s="147"/>
+      <c r="N31" s="147"/>
+    </row>
+    <row r="32" ht="12" customHeight="1">
+      <c r="A32" s="183" t="s">
+        <v>105</v>
+      </c>
+      <c r="B32" s="167" t="s">
+        <v>124</v>
+      </c>
+      <c r="C32" s="168"/>
+      <c r="D32" s="147"/>
+      <c r="E32" s="147"/>
+      <c r="F32" s="147"/>
+      <c r="G32" s="147"/>
+      <c r="H32" s="184"/>
+      <c r="I32" s="184"/>
+      <c r="J32" s="147"/>
+      <c r="K32" s="182"/>
+      <c r="L32" s="147"/>
+      <c r="M32" s="147"/>
+      <c r="N32" s="147"/>
+    </row>
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="161"/>
+      <c r="B33" s="161"/>
+      <c r="C33" s="161"/>
+      <c r="D33" s="185"/>
+      <c r="E33" s="161" t="s">
+        <v>125</v>
+      </c>
+      <c r="F33" s="161" t="s">
+        <v>126</v>
+      </c>
+      <c r="G33" s="186">
         <f>VLOOKUP($K$8,Tagessätze!$A$3:$P$7,2)</f>
-        <v>0.3</v>
-[...5 lines deleted...]
-      <c r="J33" s="312">
+        <v>0.29999999999999999</v>
+      </c>
+      <c r="H33" s="186"/>
+      <c r="I33" s="180" t="s">
+        <v>123</v>
+      </c>
+      <c r="J33" s="187">
         <f>IF(D33 &lt;&gt; "",D33*G33,0)</f>
         <v>0</v>
       </c>
-      <c r="K33" s="312"/>
-[...53 lines deleted...]
-      <c r="G36" s="311">
+      <c r="K33" s="187"/>
+      <c r="L33" s="161"/>
+      <c r="M33" s="184"/>
+      <c r="N33" s="188"/>
+    </row>
+    <row r="34" ht="3.9500000000000002" customHeight="1">
+      <c r="A34" s="147"/>
+      <c r="B34" s="147"/>
+      <c r="C34" s="147"/>
+      <c r="D34" s="147"/>
+      <c r="E34" s="147"/>
+      <c r="F34" s="147"/>
+      <c r="G34" s="147"/>
+      <c r="H34" s="147"/>
+      <c r="I34" s="147"/>
+      <c r="J34" s="147"/>
+      <c r="K34" s="182"/>
+      <c r="L34" s="147"/>
+      <c r="M34" s="147"/>
+      <c r="N34" s="147"/>
+    </row>
+    <row r="35" ht="13.5">
+      <c r="A35" s="183" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="167" t="s">
+        <v>127</v>
+      </c>
+      <c r="C35" s="168"/>
+      <c r="D35" s="147"/>
+      <c r="E35" s="147"/>
+      <c r="F35" s="147"/>
+      <c r="G35" s="147"/>
+      <c r="H35" s="184"/>
+      <c r="I35" s="184"/>
+      <c r="J35" s="147"/>
+      <c r="K35" s="182"/>
+      <c r="L35" s="147"/>
+      <c r="M35" s="147"/>
+      <c r="N35" s="147"/>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="161"/>
+      <c r="B36" s="189"/>
+      <c r="C36" s="161" t="s">
+        <v>126</v>
+      </c>
+      <c r="D36" s="185"/>
+      <c r="E36" s="180" t="s">
+        <v>125</v>
+      </c>
+      <c r="F36" s="161" t="s">
+        <v>126</v>
+      </c>
+      <c r="G36" s="186">
         <f>VLOOKUP($K$8,Tagessätze!$A$3:$P$7,3)</f>
         <v>0.02</v>
       </c>
-      <c r="H36" s="311"/>
-[...3 lines deleted...]
-      <c r="J36" s="312">
+      <c r="H36" s="186"/>
+      <c r="I36" s="180" t="s">
+        <v>123</v>
+      </c>
+      <c r="J36" s="187">
         <f>B36*D36*G36</f>
         <v>0</v>
       </c>
-      <c r="K36" s="312"/>
-[...6 lines deleted...]
-      <c r="B37" s="108" t="str">
+      <c r="K36" s="187"/>
+      <c r="L36" s="161"/>
+      <c r="M36" s="184"/>
+      <c r="N36" s="188"/>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="147"/>
+      <c r="B37" s="167" t="str">
         <f>IF(B36 = 0, "",IF(H35 = "1 Person", "Namen des Mitfahrers:","Namen der Mitfahrer:"))</f>
         <v/>
       </c>
-      <c r="C37" s="96"/>
-[...60 lines deleted...]
-      <c r="J40" s="295">
+      <c r="C37" s="168"/>
+      <c r="D37" s="147"/>
+      <c r="E37" s="147"/>
+      <c r="F37" s="147"/>
+      <c r="G37" s="147"/>
+      <c r="H37" s="147"/>
+      <c r="I37" s="147"/>
+      <c r="J37" s="147"/>
+      <c r="K37" s="182"/>
+      <c r="L37" s="147"/>
+      <c r="M37" s="161"/>
+      <c r="N37" s="190"/>
+    </row>
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="147"/>
+      <c r="B38" s="191" t="s">
+        <v>128</v>
+      </c>
+      <c r="C38" s="191"/>
+      <c r="D38" s="191"/>
+      <c r="E38" s="191"/>
+      <c r="F38" s="191"/>
+      <c r="G38" s="191"/>
+      <c r="H38" s="191"/>
+      <c r="I38" s="191"/>
+      <c r="J38" s="191"/>
+      <c r="K38" s="191"/>
+      <c r="L38" s="147"/>
+      <c r="M38" s="161"/>
+      <c r="N38" s="190"/>
+    </row>
+    <row r="39" ht="3.9500000000000002" customHeight="1">
+      <c r="A39" s="147"/>
+      <c r="B39" s="147"/>
+      <c r="C39" s="147"/>
+      <c r="D39" s="147"/>
+      <c r="E39" s="147"/>
+      <c r="F39" s="147"/>
+      <c r="G39" s="147"/>
+      <c r="H39" s="147"/>
+      <c r="I39" s="147"/>
+      <c r="J39" s="147"/>
+      <c r="K39" s="182"/>
+      <c r="L39" s="147"/>
+      <c r="M39" s="161"/>
+      <c r="N39" s="190"/>
+    </row>
+    <row r="40" ht="15" customHeight="1">
+      <c r="A40" s="147"/>
+      <c r="B40" s="167" t="s">
+        <v>129</v>
+      </c>
+      <c r="C40" s="168"/>
+      <c r="D40" s="147"/>
+      <c r="E40" s="147"/>
+      <c r="F40" s="147"/>
+      <c r="G40" s="147"/>
+      <c r="H40" s="147"/>
+      <c r="I40" s="180" t="s">
+        <v>123</v>
+      </c>
+      <c r="J40" s="181">
         <v>0</v>
       </c>
-      <c r="K40" s="295"/>
-[...42 lines deleted...]
-      <c r="N42" s="125">
+      <c r="K40" s="181"/>
+      <c r="L40" s="147"/>
+      <c r="M40" s="161"/>
+      <c r="N40" s="190"/>
+    </row>
+    <row r="41" ht="3.9500000000000002" customHeight="1">
+      <c r="A41" s="147"/>
+      <c r="B41" s="147"/>
+      <c r="C41" s="147"/>
+      <c r="D41" s="147"/>
+      <c r="E41" s="147"/>
+      <c r="F41" s="147"/>
+      <c r="G41" s="147"/>
+      <c r="H41" s="147"/>
+      <c r="I41" s="147"/>
+      <c r="J41" s="147"/>
+      <c r="K41" s="182"/>
+      <c r="L41" s="147"/>
+      <c r="M41" s="161"/>
+      <c r="N41" s="190"/>
+    </row>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="147"/>
+      <c r="B42" s="167" t="s">
+        <v>130</v>
+      </c>
+      <c r="C42" s="168"/>
+      <c r="D42" s="191"/>
+      <c r="E42" s="191"/>
+      <c r="F42" s="191"/>
+      <c r="G42" s="191"/>
+      <c r="H42" s="191"/>
+      <c r="I42" s="180" t="s">
+        <v>123</v>
+      </c>
+      <c r="J42" s="181"/>
+      <c r="K42" s="181"/>
+      <c r="L42" s="161" t="s">
+        <v>131</v>
+      </c>
+      <c r="M42" s="180" t="s">
+        <v>123</v>
+      </c>
+      <c r="N42" s="192">
         <f>J30+J33+J36+J40+J42</f>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:14" ht="12.95" customHeight="1">
-[...91 lines deleted...]
-      <c r="N47" s="125">
+    <row r="43" ht="12.949999999999999" customHeight="1">
+      <c r="A43" s="147"/>
+      <c r="B43" s="167"/>
+      <c r="C43" s="168"/>
+      <c r="D43" s="150" t="s">
+        <v>132</v>
+      </c>
+      <c r="E43" s="147"/>
+      <c r="F43" s="147"/>
+      <c r="G43" s="147"/>
+      <c r="H43" s="147"/>
+      <c r="I43" s="180"/>
+      <c r="J43" s="187"/>
+      <c r="K43" s="187"/>
+      <c r="L43" s="161"/>
+      <c r="M43" s="180"/>
+      <c r="N43" s="192"/>
+    </row>
+    <row r="44" ht="6.9500000000000002" customHeight="1">
+      <c r="A44" s="156"/>
+      <c r="B44" s="156"/>
+      <c r="C44" s="156"/>
+      <c r="D44" s="156"/>
+      <c r="E44" s="156"/>
+      <c r="F44" s="156"/>
+      <c r="G44" s="156"/>
+      <c r="H44" s="156"/>
+      <c r="I44" s="156"/>
+      <c r="J44" s="156"/>
+      <c r="K44" s="156"/>
+      <c r="L44" s="156"/>
+      <c r="M44" s="193"/>
+      <c r="N44" s="194"/>
+    </row>
+    <row r="45" s="157" customFormat="1" ht="2.8500000000000001" customHeight="1">
+      <c r="A45" s="152"/>
+      <c r="B45" s="152"/>
+      <c r="C45" s="152"/>
+      <c r="D45" s="152"/>
+      <c r="E45" s="152"/>
+      <c r="F45" s="152"/>
+      <c r="G45" s="152"/>
+      <c r="H45" s="152"/>
+      <c r="I45" s="152"/>
+      <c r="J45" s="152"/>
+      <c r="K45" s="152"/>
+      <c r="L45" s="152"/>
+      <c r="M45" s="184"/>
+      <c r="N45" s="195"/>
+    </row>
+    <row r="46" ht="12" customHeight="1">
+      <c r="A46" s="178" t="s">
+        <v>133</v>
+      </c>
+      <c r="B46" s="147"/>
+      <c r="C46" s="147"/>
+      <c r="D46" s="147"/>
+      <c r="E46" s="147"/>
+      <c r="F46" s="147"/>
+      <c r="G46" s="147"/>
+      <c r="H46" s="147"/>
+      <c r="I46" s="147"/>
+      <c r="J46" s="147"/>
+      <c r="K46" s="147"/>
+      <c r="L46" s="147"/>
+      <c r="M46" s="161"/>
+      <c r="N46" s="190"/>
+    </row>
+    <row r="47" ht="15" customHeight="1">
+      <c r="A47" s="178" t="s">
+        <v>134</v>
+      </c>
+      <c r="B47" s="189"/>
+      <c r="C47" s="161" t="s">
+        <v>135</v>
+      </c>
+      <c r="D47" s="161"/>
+      <c r="E47" s="181"/>
+      <c r="F47" s="181"/>
+      <c r="G47" s="181"/>
+      <c r="H47" s="167" t="s">
+        <v>136</v>
+      </c>
+      <c r="I47" s="167"/>
+      <c r="J47" s="167"/>
+      <c r="K47" s="167"/>
+      <c r="L47" s="161" t="s">
+        <v>131</v>
+      </c>
+      <c r="M47" s="180" t="s">
+        <v>123</v>
+      </c>
+      <c r="N47" s="192">
         <f>B47*E47</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:14" ht="2.85" customHeight="1">
-[...83 lines deleted...]
-      <c r="B53" s="321">
+    <row r="48" ht="2.8500000000000001" customHeight="1">
+      <c r="A48" s="178"/>
+      <c r="B48" s="184"/>
+      <c r="C48" s="161"/>
+      <c r="D48" s="161"/>
+      <c r="E48" s="187"/>
+      <c r="F48" s="187"/>
+      <c r="G48" s="187"/>
+      <c r="H48" s="167"/>
+      <c r="I48" s="167"/>
+      <c r="J48" s="167"/>
+      <c r="K48" s="167"/>
+      <c r="L48" s="161"/>
+      <c r="M48" s="180"/>
+      <c r="N48" s="192"/>
+    </row>
+    <row r="49" ht="6.9500000000000002" customHeight="1">
+      <c r="A49" s="156"/>
+      <c r="B49" s="156"/>
+      <c r="C49" s="156"/>
+      <c r="D49" s="156"/>
+      <c r="E49" s="156"/>
+      <c r="F49" s="156"/>
+      <c r="G49" s="156"/>
+      <c r="H49" s="156"/>
+      <c r="I49" s="156"/>
+      <c r="J49" s="156"/>
+      <c r="K49" s="156"/>
+      <c r="L49" s="156"/>
+      <c r="M49" s="156"/>
+      <c r="N49" s="194"/>
+    </row>
+    <row r="50" s="157" customFormat="1" ht="2.8500000000000001" customHeight="1">
+      <c r="A50" s="152"/>
+      <c r="B50" s="152"/>
+      <c r="C50" s="152"/>
+      <c r="D50" s="152"/>
+      <c r="E50" s="152"/>
+      <c r="F50" s="152"/>
+      <c r="G50" s="152"/>
+      <c r="H50" s="152"/>
+      <c r="I50" s="152"/>
+      <c r="J50" s="152"/>
+      <c r="K50" s="152"/>
+      <c r="L50" s="152"/>
+      <c r="M50" s="152"/>
+      <c r="N50" s="195"/>
+    </row>
+    <row r="51" ht="2.8500000000000001" customHeight="1">
+      <c r="A51" s="147"/>
+      <c r="B51" s="183"/>
+      <c r="C51" s="183"/>
+      <c r="D51" s="183"/>
+      <c r="E51" s="183"/>
+      <c r="F51" s="147"/>
+      <c r="G51" s="184"/>
+      <c r="H51" s="196"/>
+      <c r="I51" s="161"/>
+      <c r="J51" s="161"/>
+      <c r="K51" s="197"/>
+      <c r="L51" s="161"/>
+      <c r="M51" s="180"/>
+      <c r="N51" s="192"/>
+    </row>
+    <row r="52" s="157" customFormat="1" ht="2.8500000000000001" customHeight="1">
+      <c r="A52" s="152"/>
+      <c r="B52" s="152"/>
+      <c r="C52" s="152"/>
+      <c r="D52" s="152"/>
+      <c r="E52" s="152"/>
+      <c r="F52" s="152"/>
+      <c r="G52" s="152"/>
+      <c r="H52" s="152"/>
+      <c r="I52" s="152"/>
+      <c r="J52" s="152"/>
+      <c r="K52" s="152"/>
+      <c r="L52" s="152"/>
+      <c r="M52" s="184"/>
+      <c r="N52" s="195"/>
+    </row>
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="198" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53" s="199">
         <v>6212</v>
       </c>
-      <c r="C53" s="322"/>
-[...1 lines deleted...]
-      <c r="E53" s="324" t="str">
+      <c r="C53" s="200"/>
+      <c r="D53" s="147"/>
+      <c r="E53" s="183" t="str">
         <f>IF(AND($E$21 = $E$23,$D$25&gt;0),CONCATENATE("Summe Einzelposten ",TEXT($N$42+$N$47, "0,00 €")," x ",$D$25+1),"Gesamtsumme")</f>
         <v>Gesamtsumme</v>
       </c>
-      <c r="F53" s="324"/>
-[...9 lines deleted...]
-      <c r="N53" s="131">
+      <c r="F53" s="183"/>
+      <c r="G53" s="183"/>
+      <c r="H53" s="183"/>
+      <c r="I53" s="183"/>
+      <c r="J53" s="183"/>
+      <c r="K53" s="183"/>
+      <c r="L53" s="183"/>
+      <c r="M53" s="161" t="s">
+        <v>123</v>
+      </c>
+      <c r="N53" s="201">
         <f>SUM(N42+N47)*IF(E21 = E23,D25+1,1)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:14" ht="3" customHeight="1">
-[...129 lines deleted...]
-      <c r="J61" s="100"/>
+    <row r="54" ht="3" customHeight="1">
+      <c r="A54" s="198"/>
+      <c r="B54" s="161"/>
+      <c r="C54" s="161"/>
+      <c r="D54" s="147"/>
+      <c r="E54" s="183"/>
+      <c r="F54" s="183"/>
+      <c r="G54" s="183"/>
+      <c r="H54" s="183"/>
+      <c r="I54" s="183"/>
+      <c r="J54" s="183"/>
+      <c r="K54" s="183"/>
+      <c r="L54" s="183"/>
+      <c r="M54" s="161"/>
+      <c r="N54" s="201"/>
+    </row>
+    <row r="55" ht="35.25" customHeight="1">
+      <c r="A55" s="147" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" s="147"/>
+      <c r="C55" s="147"/>
+      <c r="D55" s="147"/>
+      <c r="E55" s="147"/>
+      <c r="F55" s="147"/>
+      <c r="G55" s="147"/>
+      <c r="H55" s="147"/>
+      <c r="I55" s="202" t="s">
+        <v>139</v>
+      </c>
+      <c r="J55" s="202"/>
+      <c r="K55" s="202"/>
+      <c r="L55" s="202"/>
+      <c r="M55" s="202"/>
+      <c r="N55" s="202"/>
+    </row>
+    <row r="56" ht="28.350000000000001" customHeight="1">
+      <c r="A56" s="147" t="s">
+        <v>140</v>
+      </c>
+      <c r="B56" s="147"/>
+      <c r="C56" s="147"/>
+      <c r="D56" s="147"/>
+      <c r="E56" s="147"/>
+      <c r="F56" s="147"/>
+      <c r="G56" s="147"/>
+      <c r="H56" s="147"/>
+      <c r="I56" s="203"/>
+      <c r="J56" s="203"/>
+      <c r="K56" s="203"/>
+      <c r="L56" s="203"/>
+      <c r="M56" s="203"/>
+      <c r="N56" s="203"/>
+    </row>
+    <row r="57" ht="15.75" customHeight="1">
+      <c r="A57" s="91"/>
+      <c r="B57" s="91"/>
+      <c r="C57" s="91"/>
+      <c r="D57" s="91"/>
+      <c r="E57" s="91"/>
+      <c r="F57" s="91"/>
+      <c r="G57" s="91"/>
+      <c r="H57" s="204"/>
+      <c r="I57" s="205" t="s">
+        <v>50</v>
+      </c>
+      <c r="J57" s="205"/>
+      <c r="K57" s="205"/>
+      <c r="L57" s="205"/>
+      <c r="M57" s="205"/>
+      <c r="N57" s="205"/>
+    </row>
+    <row r="58" ht="8.25" customHeight="1">
+      <c r="A58" s="150"/>
+      <c r="B58" s="147"/>
+      <c r="C58" s="147"/>
+      <c r="D58" s="147"/>
+      <c r="E58" s="147"/>
+      <c r="F58" s="147"/>
+      <c r="G58" s="147"/>
+      <c r="H58" s="147"/>
+      <c r="I58" s="147"/>
+      <c r="J58" s="147"/>
+      <c r="K58" s="147"/>
+      <c r="L58" s="147"/>
+      <c r="M58" s="147"/>
+      <c r="N58" s="147"/>
+    </row>
+    <row r="59" ht="14.1" customHeight="1">
+      <c r="A59" s="91"/>
+      <c r="B59" s="91"/>
+      <c r="C59" s="91"/>
+      <c r="D59" s="91"/>
+      <c r="E59" s="91"/>
+      <c r="F59" s="91"/>
+      <c r="G59" s="91"/>
+      <c r="H59" s="147"/>
+      <c r="I59" s="206"/>
+      <c r="J59" s="206"/>
+      <c r="K59" s="207"/>
+      <c r="L59" s="207"/>
+      <c r="M59" s="207"/>
+      <c r="N59" s="207"/>
+    </row>
+    <row r="60" ht="28.350000000000001" customHeight="1">
+      <c r="A60" s="208"/>
+      <c r="B60" s="209"/>
+      <c r="C60" s="209"/>
+      <c r="D60" s="209"/>
+      <c r="E60" s="209"/>
+      <c r="F60" s="209"/>
+      <c r="G60" s="209"/>
+      <c r="H60" s="209"/>
+      <c r="I60" s="206"/>
+      <c r="J60" s="206"/>
+      <c r="K60" s="210"/>
+      <c r="L60" s="210"/>
+      <c r="M60" s="210"/>
+      <c r="N60" s="210"/>
+    </row>
+    <row r="61" ht="27" customHeight="1">
+      <c r="A61" s="204"/>
+      <c r="B61" s="150"/>
+      <c r="C61" s="150"/>
+      <c r="D61" s="150"/>
+      <c r="E61" s="150"/>
+      <c r="F61" s="150"/>
+      <c r="G61" s="150"/>
+      <c r="H61" s="150"/>
+      <c r="I61" s="206"/>
+      <c r="J61" s="206"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="7u9zS4rVR3oHXhMoldaj8oVdbIIrdfDI/uHcfxTSC9liGURu74ZRzfXa0ZVd+QpF/ehYw6M9uxGbQLsRGo38Qg==" saltValue="sjLhWai3+4O+J1VH0olDnA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="7u9zS4rVR3oHXhMoldaj8oVdbIIrdfDI/uHcfxTSC9liGURu74ZRzfXa0ZVd+QpF/ehYw6M9uxGbQLsRGo38Qg==" saltValue="sjLhWai3+4O+J1VH0olDnA==" spinCount="100000" autoFilter="1" deleteColumns="1" deleteRows="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertHyperlinks="1" insertRows="1" objects="0" pivotTables="1" scenarios="0" selectLockedCells="1" selectUnlockedCells="0" sheet="1" sort="1"/>
   <mergeCells count="45">
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="K8:N8"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="H10:M10"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="H12:M12"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="H14:M14"/>
+    <mergeCell ref="H15:K15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="B19:F19"/>
+    <mergeCell ref="H19:K19"/>
+    <mergeCell ref="E21:H21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="E23:H23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="E25:H25"/>
+    <mergeCell ref="I25:N26"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="B38:K38"/>
+    <mergeCell ref="J40:K40"/>
     <mergeCell ref="D42:H42"/>
-    <mergeCell ref="A57:G57"/>
-[...1 lines deleted...]
-    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="J42:K42"/>
     <mergeCell ref="C47:D47"/>
     <mergeCell ref="E47:G47"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="B53:C53"/>
     <mergeCell ref="E53:L53"/>
-    <mergeCell ref="H47:K47"/>
-    <mergeCell ref="K60:N60"/>
     <mergeCell ref="I55:N55"/>
     <mergeCell ref="I56:N56"/>
+    <mergeCell ref="A57:G57"/>
     <mergeCell ref="I57:N57"/>
-    <mergeCell ref="H10:M10"/>
-[...31 lines deleted...]
-    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="K60:N60"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-[...55 lines deleted...]
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <printOptions headings="0" gridLines="0" horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...2 lines deleted...]
-  <legacyDrawing r:id="rId3"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="0" errors="displayed" horizontalDpi="600" verticalDpi="600" copies="1"/>
+  <headerFooter/>
+  <drawing r:id="rId3"/>
+  <legacyDrawing r:id="rId4"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
+      <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="44" stopIfTrue="1" id="{00E800ED-00CD-4940-B8E9-00C800A400DE}">
+            <xm:f>IF(H32 = "Sammelrechnung", TRUE,0)</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill patternType="solid">
+                  <fgColor theme="0" tint="-0.049989318521683403"/>
+                  <bgColor theme="0" tint="-0.049989318521683403"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>B33</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="23" id="{00D60036-009A-46BE-88A7-006000EA000C}">
+            <xm:f>IF(AND(D25 &lt;&gt; "", D25 &gt; 0),TRUE,FALSE)</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill patternType="solid">
+                  <fgColor theme="0" tint="-0.049989318521683403"/>
+                  <bgColor theme="0" tint="-0.049989318521683403"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>I25:N25</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="19" id="{003F00CB-006C-4888-AE45-00CE00350074}">
+            <xm:f>IF(OR(E21 &lt;&gt; E23, D25 = 0), TRUE, FALSE)</xm:f>
+            <x14:dxf>
+              <font>
+                <color theme="0"/>
+              </font>
+              <fill>
+                <patternFill patternType="solid">
+                  <fgColor theme="0"/>
+                  <bgColor theme="0"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>I25:N25</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="11" id="{00C6005F-00FC-43E7-AC1C-003E00CE00A8}">
+            <xm:f>IF(B36=0, TRUE, FALSE)</xm:f>
+            <x14:dxf>
+              <font>
+                <color theme="0"/>
+              </font>
+              <fill>
+                <patternFill patternType="solid">
+                  <fgColor theme="0"/>
+                  <bgColor theme="0"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>B38:K38</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="10" id="{000100C9-006F-47F4-8CF5-0081002700A0}">
+            <xm:f>IF(E21 &lt;&gt; E23, TRUE, FALSE)</xm:f>
+            <x14:dxf>
+              <font>
+                <color theme="0"/>
+              </font>
+              <fill>
+                <patternFill patternType="solid">
+                  <fgColor theme="0"/>
+                  <bgColor theme="0"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>A25:A26</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="9" id="{003700EE-00CC-4EC3-B27F-009600290059}">
+            <xm:f>IF(E21 &lt;&gt; E23, TRUE, FALSE)</xm:f>
+            <x14:dxf>
+              <font>
+                <color theme="0"/>
+              </font>
+              <fill>
+                <patternFill patternType="solid">
+                  <fgColor theme="0"/>
+                  <bgColor theme="0"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>D25</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="8" id="{00D000C8-001F-4828-9F1E-005400BC0001}">
+            <xm:f>IF(E21 &lt;&gt; E23, TRUE, FALSE)</xm:f>
+            <x14:dxf>
+              <font>
+                <color theme="0"/>
+              </font>
+              <fill>
+                <patternFill patternType="solid">
+                  <fgColor theme="0"/>
+                  <bgColor theme="0"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>E25:H26</xm:sqref>
+        </x14:conditionalFormatting>
+      </x14:conditionalFormattings>
+    </ext>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6" disablePrompts="0">
+        <x14:dataValidation xr:uid="{00A3009B-0036-4702-944F-00D7000600EE}" type="list" allowBlank="1" errorStyle="stop" imeMode="noControl" operator="between" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>"Ja,Nein"</xm:f>
+          </x14:formula1>
+          <xm:sqref>G51</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation xr:uid="{00E50052-004C-438C-916F-0083001D005D}" type="list" allowBlank="1" errorStyle="stop" imeMode="noControl" operator="between" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>"0,1,2,3,4,5,6,7,8,9,10,11,12,13,14"</xm:f>
+          </x14:formula1>
+          <xm:sqref>D25</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation xr:uid="{00B5006F-00EA-48B4-A653-00FC00E80075}" type="list" allowBlank="1" errorStyle="stop" imeMode="noControl" operator="between" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>"0,1,2,3,4,5,6,7,8,9,10"</xm:f>
+          </x14:formula1>
+          <xm:sqref>B36</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation xr:uid="{00D1009F-0007-40E3-8E9D-003E00C400A6}" type="date" allowBlank="1" error="geben Sie ein Datum im Format &quot;13.03.2017&quot; ein" errorStyle="stop" errorTitle="falsche Eingabe" imeMode="noControl" operator="between" promptTitle="Datum eingeben" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>36526</xm:f>
+          </x14:formula1>
+          <x14:formula2>
+            <xm:f>58440</xm:f>
+          </x14:formula2>
+          <xm:sqref>E21:H21 E23:H23</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation xr:uid="{000900B3-0042-4CAC-9C57-00A70076000D}" type="time" allowBlank="1" error="Geben Sie eine Uhrzeit im Format &quot;13:30&quot; ein" errorStyle="stop" errorTitle="falsche Eingabe" imeMode="noControl" operator="between" promptTitle="Uhrzeit eingeben (Format 00:00)" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>0</xm:f>
+          </x14:formula1>
+          <x14:formula2>
+            <xm:f>0.999305555555556</xm:f>
+          </x14:formula2>
+          <xm:sqref>J21:K21 J23:K23</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation xr:uid="{00F800D0-00AD-4583-BB29-005B0036005F}" type="list" allowBlank="1" errorStyle="stop" imeMode="noControl" operator="between" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>"bitte wählen, Schiedsrichter 1, Schiedsrichter 2"</xm:f>
+          </x14:formula1>
+          <xm:sqref>A12:E12</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
   <sheetPr codeName="Tabelle2">
     <tabColor rgb="FF00B0F0"/>
-    <pageSetUpPr fitToPage="1"/>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AK51"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="140" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12:G12"/>
+    <sheetView showGridLines="0" zoomScale="110" workbookViewId="0">
+      <selection activeCell="D12" activeCellId="0" sqref="D12:G12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="15.42578125" style="22" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="28" max="16384" width="10.85546875" style="22"/>
+    <col customWidth="1" min="1" max="1" style="1" width="15.42578125"/>
+    <col customWidth="1" min="2" max="2" style="1" width="8.42578125"/>
+    <col customWidth="1" min="3" max="7" style="1" width="6.85546875"/>
+    <col customWidth="1" min="8" max="8" style="1" width="12.85546875"/>
+    <col customWidth="1" min="9" max="9" style="1" width="10.140625"/>
+    <col customWidth="1" min="10" max="10" style="1" width="9.7109375"/>
+    <col customWidth="1" min="11" max="11" style="1" width="4.5703125"/>
+    <col customWidth="1" hidden="1" min="12" max="12" style="1" width="10.85546875"/>
+    <col customWidth="1" hidden="1" min="13" max="13" style="1" width="13.85546875"/>
+    <col customWidth="1" hidden="1" min="14" max="14" style="1" width="18.7109375"/>
+    <col customWidth="1" hidden="1" min="15" max="15" style="1" width="16.5703125"/>
+    <col customWidth="1" hidden="1" min="16" max="26" style="1" width="10.85546875"/>
+    <col customWidth="1" min="27" max="27" style="1" width="10.85546875"/>
+    <col min="28" max="16384" style="1" width="10.85546875"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="5.0999999999999996" customHeight="1"/>
-[...24 lines deleted...]
-      <c r="F3" s="79" t="str">
+    <row r="1" ht="5.0999999999999996" customHeight="1"/>
+    <row r="2" ht="29.25">
+      <c r="A2" s="143" t="s">
+        <v>141</v>
+      </c>
+      <c r="B2" s="143"/>
+      <c r="C2" s="143"/>
+      <c r="D2" s="143"/>
+      <c r="E2" s="143"/>
+      <c r="F2" s="143"/>
+      <c r="G2" s="211"/>
+      <c r="H2" s="211"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AG2" s="38"/>
+      <c r="AH2" s="38"/>
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
+    </row>
+    <row r="3">
+      <c r="F3" s="212" t="str">
         <f>'Hinweise Maßnahmenabrechnung'!O4</f>
-        <v>SOD-Form 06/2024</v>
-[...26 lines deleted...]
-      <c r="C5" s="360" t="str">
+        <v xml:space="preserve">SOD-Form 06/2024</v>
+      </c>
+      <c r="I3" s="213"/>
+      <c r="AA3" s="38"/>
+      <c r="AB3" s="38"/>
+      <c r="AC3" s="38"/>
+      <c r="AG3" s="38"/>
+      <c r="AH3" s="38"/>
+      <c r="AI3" s="38"/>
+      <c r="AJ3" s="38"/>
+      <c r="AK3" s="38"/>
+    </row>
+    <row r="4" ht="3" customHeight="1">
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="38"/>
+      <c r="AI4" s="38"/>
+      <c r="AJ4" s="38"/>
+      <c r="AK4" s="38"/>
+    </row>
+    <row r="5" ht="15.75" customHeight="1">
+      <c r="A5" s="214" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="215"/>
+      <c r="C5" s="216" t="str">
         <f>IF(Deckblatt!C9&lt;&gt;"",Deckblatt!C9,"")</f>
         <v/>
       </c>
-      <c r="D5" s="361"/>
-[...7 lines deleted...]
-      <c r="N5" s="55" t="str">
+      <c r="D5" s="217"/>
+      <c r="E5" s="217"/>
+      <c r="F5" s="217"/>
+      <c r="G5" s="218"/>
+      <c r="H5" s="219"/>
+      <c r="J5" s="220" t="s">
+        <v>142</v>
+      </c>
+      <c r="N5" s="147" t="str">
         <f>IF(AND(B17&lt;&gt;"",(OR(I10=O21,I10=O22,I10=O20,I10=O23))),"25,00 €","")</f>
-        <v>25,00 €</v>
-[...19 lines deleted...]
-      <c r="C6" s="346" t="str">
+        <v xml:space="preserve">25,00 €</v>
+      </c>
+      <c r="O5" s="161"/>
+      <c r="P5" s="161"/>
+      <c r="Q5" s="161"/>
+      <c r="R5" s="147"/>
+      <c r="AA5" s="38"/>
+      <c r="AB5" s="38"/>
+      <c r="AC5" s="38"/>
+      <c r="AG5" s="38"/>
+      <c r="AH5" s="38"/>
+      <c r="AI5" s="38"/>
+      <c r="AJ5" s="38"/>
+      <c r="AK5" s="38"/>
+    </row>
+    <row r="6" ht="15.75" customHeight="1">
+      <c r="A6" s="221" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="222"/>
+      <c r="C6" s="223" t="str">
         <f>IF(Deckblatt!C12&lt;&gt;"",Deckblatt!C12,"")</f>
         <v/>
       </c>
-      <c r="D6" s="347"/>
-[...4 lines deleted...]
-      <c r="I6" s="327" t="str">
+      <c r="D6" s="224"/>
+      <c r="E6" s="224"/>
+      <c r="F6" s="224"/>
+      <c r="G6" s="224"/>
+      <c r="H6" s="225"/>
+      <c r="I6" s="226" t="str">
         <f>CONCATENATE(H30, "  ", I30)</f>
-        <v>59305  6212</v>
-[...92 lines deleted...]
-      <c r="I10" s="370" t="str">
+        <v xml:space="preserve">59305  6212</v>
+      </c>
+      <c r="J6" s="227"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="161"/>
+      <c r="P6" s="161"/>
+      <c r="Q6" s="161"/>
+      <c r="R6" s="147"/>
+      <c r="AA6" s="38"/>
+      <c r="AB6" s="38"/>
+      <c r="AC6" s="38"/>
+      <c r="AG6" s="38"/>
+      <c r="AH6" s="38"/>
+      <c r="AI6" s="38"/>
+      <c r="AJ6" s="38"/>
+      <c r="AK6" s="38"/>
+    </row>
+    <row r="7" ht="5.25" customHeight="1">
+      <c r="G7" s="147"/>
+      <c r="N7" s="147"/>
+      <c r="O7" s="161"/>
+      <c r="P7" s="161"/>
+      <c r="Q7" s="161"/>
+      <c r="R7" s="147"/>
+      <c r="AA7" s="38"/>
+      <c r="AB7" s="38"/>
+      <c r="AC7" s="38"/>
+      <c r="AG7" s="38"/>
+      <c r="AH7" s="38"/>
+      <c r="AI7" s="38"/>
+      <c r="AJ7" s="38"/>
+      <c r="AK7" s="38"/>
+    </row>
+    <row r="8" ht="3" customHeight="1">
+      <c r="A8" s="228"/>
+      <c r="B8" s="228"/>
+      <c r="C8" s="228"/>
+      <c r="D8" s="228"/>
+      <c r="E8" s="228"/>
+      <c r="F8" s="228"/>
+      <c r="G8" s="228"/>
+      <c r="H8" s="228"/>
+      <c r="I8" s="228"/>
+      <c r="J8" s="228"/>
+      <c r="N8" s="147"/>
+      <c r="O8" s="161"/>
+      <c r="P8" s="161"/>
+      <c r="Q8" s="161"/>
+      <c r="R8" s="147"/>
+      <c r="AA8" s="38"/>
+      <c r="AB8" s="38"/>
+      <c r="AC8" s="38"/>
+      <c r="AG8" s="38"/>
+      <c r="AH8" s="38"/>
+      <c r="AI8" s="38"/>
+      <c r="AJ8" s="38"/>
+      <c r="AK8" s="38"/>
+    </row>
+    <row r="9" ht="6" customHeight="1">
+      <c r="A9" s="229"/>
+      <c r="B9" s="230"/>
+      <c r="C9" s="230"/>
+      <c r="D9" s="230"/>
+      <c r="E9" s="230"/>
+      <c r="F9" s="230"/>
+      <c r="G9" s="230"/>
+      <c r="H9" s="230"/>
+      <c r="I9" s="230"/>
+      <c r="J9" s="231"/>
+      <c r="N9" s="147"/>
+      <c r="O9" s="161"/>
+      <c r="P9" s="161"/>
+      <c r="Q9" s="161"/>
+      <c r="R9" s="147"/>
+      <c r="AA9" s="38"/>
+      <c r="AB9" s="38"/>
+      <c r="AC9" s="38"/>
+      <c r="AJ9" s="38"/>
+      <c r="AK9" s="38"/>
+    </row>
+    <row r="10" ht="15.75" customHeight="1">
+      <c r="A10" s="232" t="s">
+        <v>143</v>
+      </c>
+      <c r="B10" s="147"/>
+      <c r="C10" s="147"/>
+      <c r="D10" s="147"/>
+      <c r="E10" s="147"/>
+      <c r="F10" s="147"/>
+      <c r="G10" s="147"/>
+      <c r="H10" s="183" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="233" t="str">
         <f>Deckblatt!C8</f>
-        <v>BBV Bezirk Niederbayern/Oberpfalz</v>
-[...71 lines deleted...]
-      <c r="A13" s="366" t="s">
+        <v xml:space="preserve">BBV Bezirk Niederbayern/Oberpfalz</v>
+      </c>
+      <c r="J10" s="234"/>
+      <c r="N10" s="147"/>
+      <c r="O10" s="161"/>
+      <c r="P10" s="161"/>
+      <c r="Q10" s="161"/>
+      <c r="R10" s="147"/>
+      <c r="AA10" s="38"/>
+      <c r="AB10" s="38"/>
+      <c r="AC10" s="38"/>
+      <c r="AJ10" s="38"/>
+      <c r="AK10" s="38"/>
+    </row>
+    <row r="11" ht="6" customHeight="1">
+      <c r="A11" s="232"/>
+      <c r="B11" s="147"/>
+      <c r="C11" s="147"/>
+      <c r="D11" s="147"/>
+      <c r="E11" s="147"/>
+      <c r="F11" s="147"/>
+      <c r="G11" s="147"/>
+      <c r="H11" s="147"/>
+      <c r="I11" s="147"/>
+      <c r="J11" s="235"/>
+      <c r="N11" s="147"/>
+      <c r="O11" s="161"/>
+      <c r="P11" s="161"/>
+      <c r="Q11" s="161"/>
+      <c r="R11" s="147"/>
+      <c r="AA11" s="38"/>
+      <c r="AB11" s="38"/>
+      <c r="AC11" s="38"/>
+      <c r="AJ11" s="38"/>
+      <c r="AK11" s="38"/>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="236" t="s">
         <v>144</v>
       </c>
-      <c r="B13" s="358"/>
-[...1 lines deleted...]
-      <c r="D13" s="364" t="str">
+      <c r="B12" s="183"/>
+      <c r="C12" s="237"/>
+      <c r="D12" s="238" t="s">
+        <v>145</v>
+      </c>
+      <c r="E12" s="238"/>
+      <c r="F12" s="238"/>
+      <c r="G12" s="238"/>
+      <c r="H12" s="237" t="s">
+        <v>110</v>
+      </c>
+      <c r="I12" s="239" t="s">
+        <v>146</v>
+      </c>
+      <c r="J12" s="240"/>
+      <c r="N12" s="147"/>
+      <c r="O12" s="161"/>
+      <c r="P12" s="161"/>
+      <c r="Q12" s="161"/>
+      <c r="R12" s="147"/>
+      <c r="V12" s="147"/>
+      <c r="W12" s="161"/>
+      <c r="X12" s="161"/>
+      <c r="Y12" s="161"/>
+      <c r="Z12" s="147"/>
+      <c r="AA12" s="38"/>
+      <c r="AB12" s="38"/>
+      <c r="AC12" s="38"/>
+      <c r="AJ12" s="38"/>
+      <c r="AK12" s="38"/>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="241" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="237"/>
+      <c r="C13" s="242"/>
+      <c r="D13" s="243" t="str">
         <f>IF(Deckblatt!C5&lt;&gt;"",Deckblatt!C5,"")</f>
         <v/>
       </c>
-      <c r="E13" s="364"/>
-[...64 lines deleted...]
-      <c r="M15" s="211">
+      <c r="E13" s="243"/>
+      <c r="F13" s="243"/>
+      <c r="G13" s="243"/>
+      <c r="H13" s="243"/>
+      <c r="I13" s="243"/>
+      <c r="J13" s="244"/>
+      <c r="V13" s="147"/>
+      <c r="W13" s="161"/>
+      <c r="X13" s="161"/>
+      <c r="Y13" s="161"/>
+      <c r="Z13" s="147"/>
+      <c r="AA13" s="38"/>
+      <c r="AB13" s="38"/>
+      <c r="AC13" s="38"/>
+      <c r="AJ13" s="38"/>
+      <c r="AK13" s="38"/>
+    </row>
+    <row r="14" ht="3" customHeight="1">
+      <c r="A14" s="245"/>
+      <c r="B14" s="246"/>
+      <c r="C14" s="246"/>
+      <c r="D14" s="246"/>
+      <c r="E14" s="246"/>
+      <c r="F14" s="246"/>
+      <c r="G14" s="246"/>
+      <c r="H14" s="246"/>
+      <c r="I14" s="246"/>
+      <c r="J14" s="247"/>
+      <c r="V14" s="147"/>
+      <c r="W14" s="161"/>
+      <c r="X14" s="161"/>
+      <c r="Y14" s="161"/>
+      <c r="Z14" s="147"/>
+      <c r="AA14" s="38"/>
+      <c r="AB14" s="38"/>
+      <c r="AC14" s="38"/>
+      <c r="AJ14" s="38"/>
+      <c r="AK14" s="38"/>
+    </row>
+    <row r="15" ht="13.5">
+      <c r="A15" s="248" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="249" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="250"/>
+      <c r="D15" s="249" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="251"/>
+      <c r="F15" s="250"/>
+      <c r="G15" s="252" t="s">
+        <v>147</v>
+      </c>
+      <c r="H15" s="253" t="s">
+        <v>148</v>
+      </c>
+      <c r="I15" s="248" t="s">
+        <v>45</v>
+      </c>
+      <c r="J15" s="248" t="s">
+        <v>149</v>
+      </c>
+      <c r="L15" s="157"/>
+      <c r="M15" s="254">
         <v>10</v>
       </c>
-      <c r="N15" s="104"/>
-[...3 lines deleted...]
-      <c r="W15" s="106" t="s">
+      <c r="N15" s="157"/>
+      <c r="O15" s="157"/>
+      <c r="P15" s="157"/>
+      <c r="V15" s="147"/>
+      <c r="W15" s="161" t="s">
+        <v>150</v>
+      </c>
+      <c r="X15" s="161" t="s">
+        <v>151</v>
+      </c>
+      <c r="Y15" s="161" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z15" s="147"/>
+      <c r="AA15" s="38"/>
+      <c r="AB15" s="38"/>
+      <c r="AC15" s="38"/>
+      <c r="AJ15" s="38"/>
+      <c r="AK15" s="38"/>
+    </row>
+    <row r="16" ht="13.5">
+      <c r="A16" s="255"/>
+      <c r="B16" s="256"/>
+      <c r="C16" s="257"/>
+      <c r="D16" s="256"/>
+      <c r="E16" s="258"/>
+      <c r="F16" s="257"/>
+      <c r="G16" s="259"/>
+      <c r="H16" s="260"/>
+      <c r="I16" s="255"/>
+      <c r="J16" s="255"/>
+      <c r="L16" s="157"/>
+      <c r="M16" s="157"/>
+      <c r="N16" s="157"/>
+      <c r="O16" s="157"/>
+      <c r="P16" s="157"/>
+      <c r="V16" s="147" t="s">
+        <v>153</v>
+      </c>
+      <c r="W16" s="161"/>
+      <c r="X16" s="161"/>
+      <c r="Y16" s="161"/>
+      <c r="Z16" s="147"/>
+      <c r="AA16" s="38"/>
+      <c r="AB16" s="38"/>
+      <c r="AC16" s="38"/>
+      <c r="AJ16" s="38"/>
+      <c r="AK16" s="38"/>
+    </row>
+    <row r="17" ht="13.5">
+      <c r="A17" s="261">
+        <v>45292</v>
+      </c>
+      <c r="B17" s="262" t="s">
+        <v>154</v>
+      </c>
+      <c r="C17" s="263"/>
+      <c r="D17" s="264" t="s">
         <v>155</v>
       </c>
-      <c r="X15" s="106" t="s">
-[...58 lines deleted...]
-        <f>IF(AND(B17&lt;&gt;"",G17=$O$18,(OR($I$10=$O$20,$I$10=$O$21,$I$10=$O$22,$I$10=$O$23,$I$10=$O$24,$I$10=$O$25))),$Q$18,"")</f>
+      <c r="E17" s="265"/>
+      <c r="F17" s="266"/>
+      <c r="G17" s="267" t="s">
+        <v>153</v>
+      </c>
+      <c r="H17" s="268">
+        <f t="shared" ref="H17:H28" si="2">IF(AND(B17&lt;&gt;"",G17=$O$18,(OR($I$10=$O$20,$I$10=$O$21,$I$10=$O$22,$I$10=$O$23,$I$10=$O$24,$I$10=$O$25))),$Q$18,"")</f>
         <v>25</v>
       </c>
-      <c r="I17" s="206">
+      <c r="I17" s="269">
         <f>IF(B17&lt;&gt;"",(VLOOKUP(N17,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v>35</v>
       </c>
-      <c r="J17" s="212">
-        <f>IF(B17="Regionalliga",$M$15,"")</f>
+      <c r="J17" s="270">
+        <f t="shared" ref="J17:J28" si="3">IF(B17="Regionalliga",$M$15,"")</f>
         <v>10</v>
       </c>
-      <c r="L17" s="104"/>
-[...1 lines deleted...]
-        <f>IF(G17=$O$20,"Mit",IF(G17=$O$21,"Mit",IF(G17=$O$22,"Mit",IF(G17=$O$23,"Mit",IF(G17=$O$24,"Mit",IF(G17=$O$25,"Mit",IF(G17=$O$18,"Mit","Ohne")))))))</f>
+      <c r="L17" s="157"/>
+      <c r="M17" s="157" t="str">
+        <f t="shared" ref="M17:M28" si="4">IF(G17=$O$20,"Mit",IF(G17=$O$21,"Mit",IF(G17=$O$22,"Mit",IF(G17=$O$23,"Mit",IF(G17=$O$24,"Mit",IF(G17=$O$25,"Mit",IF(G17=$O$18,"Mit","Ohne")))))))</f>
         <v>Mit</v>
       </c>
-      <c r="N17" s="104" t="str">
-        <f>B17&amp;M17</f>
+      <c r="N17" s="157" t="str">
+        <f t="shared" ref="N17:N28" si="5">B17&amp;M17</f>
         <v>RegionalligaMit</v>
       </c>
-      <c r="O17" s="104" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="104">
+      <c r="O17" s="157" t="s">
+        <v>156</v>
+      </c>
+      <c r="P17" s="157">
         <v>25</v>
       </c>
-      <c r="R17" s="22">
+      <c r="R17" s="1">
         <v>6212</v>
       </c>
-      <c r="V17" s="55" t="s">
-[...2 lines deleted...]
-      <c r="W17" s="106">
+      <c r="V17" s="147" t="s">
+        <v>157</v>
+      </c>
+      <c r="W17" s="161">
         <v>0</v>
       </c>
-      <c r="X17" s="106">
+      <c r="X17" s="161">
         <v>50</v>
       </c>
-      <c r="Y17" s="106">
+      <c r="Y17" s="161">
         <v>100</v>
       </c>
-      <c r="Z17" s="55" t="str">
+      <c r="Z17" s="147" t="str">
         <f>IF($I$10=$V$17,"sonst",IF($I$10=$V$18,"sonst","BBV"))</f>
         <v>BBV</v>
       </c>
-      <c r="AA17" s="57"/>
-[...14 lines deleted...]
-        <f>IF(AND(B18&lt;&gt;"",G18=$O$18,(OR($I$10=$O$20,$I$10=$O$21,$I$10=$O$22,$I$10=$O$23,$I$10=$O$24,$I$10=$O$25))),$Q$18,"")</f>
+      <c r="AA17" s="38"/>
+      <c r="AB17" s="38"/>
+      <c r="AC17" s="38"/>
+      <c r="AJ17" s="38"/>
+      <c r="AK17" s="38"/>
+    </row>
+    <row r="18" ht="13.5">
+      <c r="A18" s="271"/>
+      <c r="B18" s="272"/>
+      <c r="C18" s="273"/>
+      <c r="D18" s="274"/>
+      <c r="E18" s="275"/>
+      <c r="F18" s="276"/>
+      <c r="G18" s="277"/>
+      <c r="H18" s="268" t="str">
+        <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="I18" s="207" t="str">
+      <c r="I18" s="278" t="str">
         <f>IF(B18&lt;&gt;"",(VLOOKUP(N18,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v/>
       </c>
-      <c r="J18" s="212" t="str">
-        <f t="shared" ref="J18:J28" si="0">IF(B18="Regionalliga",$M$15,"")</f>
+      <c r="J18" s="270" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="L18" s="104"/>
-[...1 lines deleted...]
-        <f t="shared" ref="M18:M28" si="1">IF(G18=$O$20,"Mit",IF(G18=$O$21,"Mit",IF(G18=$O$22,"Mit",IF(G18=$O$23,"Mit",IF(G18=$O$24,"Mit",IF(G18=$O$25,"Mit",IF(G18=$O$18,"Mit","Ohne")))))))</f>
+      <c r="L18" s="157"/>
+      <c r="M18" s="157" t="str">
+        <f t="shared" si="4"/>
         <v>Ohne</v>
       </c>
-      <c r="N18" s="104" t="str">
-        <f t="shared" ref="N18:N28" si="2">B18&amp;M18</f>
+      <c r="N18" s="157" t="str">
+        <f t="shared" si="5"/>
         <v>Ohne</v>
       </c>
-      <c r="O18" s="104" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="104">
+      <c r="O18" s="157" t="s">
+        <v>153</v>
+      </c>
+      <c r="P18" s="157">
         <v>25</v>
       </c>
-      <c r="Q18" s="22">
+      <c r="Q18" s="1">
         <v>25</v>
       </c>
-      <c r="R18" s="22">
+      <c r="R18" s="1">
         <v>6212</v>
       </c>
-      <c r="V18" s="55" t="s">
-[...2 lines deleted...]
-      <c r="W18" s="106">
+      <c r="V18" s="147" t="s">
+        <v>158</v>
+      </c>
+      <c r="W18" s="161">
         <v>0</v>
       </c>
-      <c r="X18" s="106">
+      <c r="X18" s="161">
         <v>50</v>
       </c>
-      <c r="Y18" s="106">
+      <c r="Y18" s="161">
         <v>100</v>
       </c>
-      <c r="Z18" s="55"/>
-[...15 lines deleted...]
-        <f t="shared" ref="H19:H28" si="3">IF(AND(B19&lt;&gt;"",G19=$O$18,(OR($I$10=$O$20,$I$10=$O$21,$I$10=$O$22,$I$10=$O$23,$I$10=$O$24,$I$10=$O$25))),$Q$18,"")</f>
+      <c r="Z18" s="147"/>
+      <c r="AA18" s="38"/>
+      <c r="AB18" s="38"/>
+      <c r="AC18" s="38"/>
+      <c r="AJ18" s="38"/>
+      <c r="AK18" s="38"/>
+    </row>
+    <row r="19" ht="13.5">
+      <c r="A19" s="279"/>
+      <c r="B19" s="272"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="274"/>
+      <c r="E19" s="275"/>
+      <c r="F19" s="276"/>
+      <c r="G19" s="277"/>
+      <c r="H19" s="268" t="str">
+        <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="I19" s="207" t="str">
+      <c r="I19" s="278" t="str">
         <f>IF(B19&lt;&gt;"",(VLOOKUP(N19,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v/>
       </c>
-      <c r="J19" s="212" t="str">
-[...49 lines deleted...]
-      <c r="H20" s="179" t="str">
+      <c r="J19" s="270" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="I20" s="207" t="str">
+      <c r="K19" s="280"/>
+      <c r="L19" s="157"/>
+      <c r="M19" s="157" t="str">
+        <f t="shared" si="4"/>
+        <v>Ohne</v>
+      </c>
+      <c r="N19" s="157" t="str">
+        <f t="shared" si="5"/>
+        <v>Ohne</v>
+      </c>
+      <c r="O19" s="157" t="s">
+        <v>159</v>
+      </c>
+      <c r="P19" s="157">
+        <v>25</v>
+      </c>
+      <c r="R19" s="1">
+        <v>6212</v>
+      </c>
+      <c r="V19" s="147" t="s">
+        <v>160</v>
+      </c>
+      <c r="W19" s="161">
+        <v>0</v>
+      </c>
+      <c r="X19" s="161">
+        <v>25</v>
+      </c>
+      <c r="Y19" s="161">
+        <v>50</v>
+      </c>
+      <c r="Z19" s="147"/>
+      <c r="AA19" s="38"/>
+      <c r="AB19" s="38"/>
+      <c r="AC19" s="38"/>
+      <c r="AJ19" s="38"/>
+      <c r="AK19" s="38"/>
+    </row>
+    <row r="20" ht="13.5">
+      <c r="A20" s="279"/>
+      <c r="B20" s="272"/>
+      <c r="C20" s="273"/>
+      <c r="D20" s="274"/>
+      <c r="E20" s="275"/>
+      <c r="F20" s="276"/>
+      <c r="G20" s="277"/>
+      <c r="H20" s="268" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I20" s="278" t="str">
         <f>IF(B20&lt;&gt;"",(VLOOKUP(N20,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v/>
       </c>
-      <c r="J20" s="212" t="str">
-[...54 lines deleted...]
-      <c r="H21" s="179" t="str">
+      <c r="J20" s="270" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="I21" s="207" t="str">
+      <c r="L20" s="157"/>
+      <c r="M20" s="157" t="str">
+        <f t="shared" si="4"/>
+        <v>Ohne</v>
+      </c>
+      <c r="N20" s="157" t="str">
+        <f t="shared" si="5"/>
+        <v>Ohne</v>
+      </c>
+      <c r="O20" s="157" t="s">
+        <v>161</v>
+      </c>
+      <c r="P20" s="157">
+        <v>25</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>25</v>
+      </c>
+      <c r="R20" s="1">
+        <v>6212</v>
+      </c>
+      <c r="S20" s="1">
+        <v>59304</v>
+      </c>
+      <c r="V20" s="147" t="s">
+        <v>162</v>
+      </c>
+      <c r="W20" s="161">
+        <v>0</v>
+      </c>
+      <c r="X20" s="161">
+        <v>25</v>
+      </c>
+      <c r="Y20" s="161">
+        <v>50</v>
+      </c>
+      <c r="Z20" s="147"/>
+      <c r="AA20" s="38"/>
+      <c r="AB20" s="38"/>
+      <c r="AC20" s="38"/>
+      <c r="AJ20" s="38"/>
+      <c r="AK20" s="38"/>
+    </row>
+    <row r="21" ht="13.5">
+      <c r="A21" s="279"/>
+      <c r="B21" s="272"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="274"/>
+      <c r="E21" s="275"/>
+      <c r="F21" s="276"/>
+      <c r="G21" s="277"/>
+      <c r="H21" s="268" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I21" s="278" t="str">
         <f>IF(B21&lt;&gt;"",(VLOOKUP(N21,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v/>
       </c>
-      <c r="J21" s="212" t="str">
-[...54 lines deleted...]
-      <c r="H22" s="179" t="str">
+      <c r="J21" s="270" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="I22" s="207" t="str">
+      <c r="L21" s="157"/>
+      <c r="M21" s="157" t="str">
+        <f t="shared" si="4"/>
+        <v>Ohne</v>
+      </c>
+      <c r="N21" s="157" t="str">
+        <f t="shared" si="5"/>
+        <v>Ohne</v>
+      </c>
+      <c r="O21" s="157" t="s">
+        <v>30</v>
+      </c>
+      <c r="P21" s="157">
+        <v>25</v>
+      </c>
+      <c r="Q21" s="1">
+        <v>25</v>
+      </c>
+      <c r="R21" s="1">
+        <v>6212</v>
+      </c>
+      <c r="S21" s="1">
+        <v>59305</v>
+      </c>
+      <c r="V21" s="147" t="s">
+        <v>163</v>
+      </c>
+      <c r="W21" s="161">
+        <v>0</v>
+      </c>
+      <c r="X21" s="161">
+        <v>25</v>
+      </c>
+      <c r="Y21" s="161">
+        <v>50</v>
+      </c>
+      <c r="Z21" s="147"/>
+      <c r="AA21" s="38"/>
+      <c r="AB21" s="38"/>
+      <c r="AC21" s="38"/>
+      <c r="AJ21" s="38"/>
+      <c r="AK21" s="38"/>
+    </row>
+    <row r="22" ht="13.5">
+      <c r="A22" s="279"/>
+      <c r="B22" s="272"/>
+      <c r="C22" s="273"/>
+      <c r="D22" s="274"/>
+      <c r="E22" s="275"/>
+      <c r="F22" s="276"/>
+      <c r="G22" s="277"/>
+      <c r="H22" s="268" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I22" s="278" t="str">
         <f>IF(B22&lt;&gt;"",(VLOOKUP(N22,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v/>
       </c>
-      <c r="J22" s="212" t="str">
-[...54 lines deleted...]
-      <c r="H23" s="179" t="str">
+      <c r="J22" s="270" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="I23" s="207" t="str">
+      <c r="L22" s="157"/>
+      <c r="M22" s="157" t="str">
+        <f t="shared" si="4"/>
+        <v>Ohne</v>
+      </c>
+      <c r="N22" s="157" t="str">
+        <f t="shared" si="5"/>
+        <v>Ohne</v>
+      </c>
+      <c r="O22" s="157" t="s">
+        <v>164</v>
+      </c>
+      <c r="P22" s="157">
+        <v>25</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>25</v>
+      </c>
+      <c r="R22" s="1">
+        <v>6212</v>
+      </c>
+      <c r="S22" s="1">
+        <v>59306</v>
+      </c>
+      <c r="V22" s="147" t="s">
+        <v>165</v>
+      </c>
+      <c r="W22" s="161">
+        <v>0</v>
+      </c>
+      <c r="X22" s="161">
+        <v>25</v>
+      </c>
+      <c r="Y22" s="161">
+        <v>50</v>
+      </c>
+      <c r="Z22" s="147"/>
+      <c r="AA22" s="38"/>
+      <c r="AB22" s="38"/>
+      <c r="AC22" s="38"/>
+      <c r="AJ22" s="38"/>
+      <c r="AK22" s="38"/>
+    </row>
+    <row r="23" ht="13.5">
+      <c r="A23" s="279"/>
+      <c r="B23" s="272"/>
+      <c r="C23" s="273"/>
+      <c r="D23" s="274"/>
+      <c r="E23" s="275"/>
+      <c r="F23" s="276"/>
+      <c r="G23" s="277"/>
+      <c r="H23" s="268" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I23" s="278" t="str">
         <f>IF(B23&lt;&gt;"",(VLOOKUP(N23,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v/>
       </c>
-      <c r="J23" s="212" t="str">
-[...41 lines deleted...]
-      <c r="H24" s="179" t="str">
+      <c r="J23" s="270" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="I24" s="207" t="str">
+      <c r="L23" s="157"/>
+      <c r="M23" s="157" t="str">
+        <f t="shared" si="4"/>
+        <v>Ohne</v>
+      </c>
+      <c r="N23" s="157" t="str">
+        <f t="shared" si="5"/>
+        <v>Ohne</v>
+      </c>
+      <c r="O23" s="157" t="s">
+        <v>166</v>
+      </c>
+      <c r="P23" s="157">
+        <v>25</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>25</v>
+      </c>
+      <c r="R23" s="1">
+        <v>6212</v>
+      </c>
+      <c r="S23" s="1">
+        <v>59307</v>
+      </c>
+      <c r="AA23" s="38"/>
+      <c r="AB23" s="38"/>
+      <c r="AC23" s="38"/>
+      <c r="AJ23" s="38"/>
+      <c r="AK23" s="38"/>
+    </row>
+    <row r="24" ht="13.5">
+      <c r="A24" s="279"/>
+      <c r="B24" s="272"/>
+      <c r="C24" s="273"/>
+      <c r="D24" s="274"/>
+      <c r="E24" s="275"/>
+      <c r="F24" s="276"/>
+      <c r="G24" s="277"/>
+      <c r="H24" s="268" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I24" s="278" t="str">
         <f>IF(B24&lt;&gt;"",(VLOOKUP(N24,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v/>
       </c>
-      <c r="J24" s="212" t="str">
-[...54 lines deleted...]
-      <c r="H25" s="179" t="str">
+      <c r="J24" s="270" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="I25" s="207" t="str">
+      <c r="L24" s="157"/>
+      <c r="M24" s="157" t="str">
+        <f t="shared" si="4"/>
+        <v>Ohne</v>
+      </c>
+      <c r="N24" s="157" t="str">
+        <f t="shared" si="5"/>
+        <v>Ohne</v>
+      </c>
+      <c r="O24" s="157" t="s">
+        <v>167</v>
+      </c>
+      <c r="P24" s="157">
+        <v>25</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>25</v>
+      </c>
+      <c r="R24" s="1">
+        <v>6212</v>
+      </c>
+      <c r="S24" s="1">
+        <v>59308</v>
+      </c>
+      <c r="V24" s="147" t="s">
+        <v>150</v>
+      </c>
+      <c r="W24" s="161" t="s">
+        <v>153</v>
+      </c>
+      <c r="X24" s="161" t="str">
+        <f t="shared" ref="X24:X29" si="6">W24&amp;V24</f>
+        <v>BBVnein</v>
+      </c>
+      <c r="Y24" s="281">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="38"/>
+      <c r="AB24" s="38"/>
+      <c r="AC24" s="38"/>
+      <c r="AJ24" s="38"/>
+      <c r="AK24" s="38"/>
+    </row>
+    <row r="25" ht="13.5">
+      <c r="A25" s="279"/>
+      <c r="B25" s="272"/>
+      <c r="C25" s="273"/>
+      <c r="D25" s="274"/>
+      <c r="E25" s="275"/>
+      <c r="F25" s="276"/>
+      <c r="G25" s="277"/>
+      <c r="H25" s="268" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I25" s="278" t="str">
         <f>IF(B25&lt;&gt;"",(VLOOKUP(N25,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v/>
       </c>
-      <c r="J25" s="212" t="str">
-[...54 lines deleted...]
-      <c r="H26" s="179" t="str">
+      <c r="J25" s="270" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="I26" s="207" t="str">
+      <c r="L25" s="157"/>
+      <c r="M25" s="157" t="str">
+        <f t="shared" si="4"/>
+        <v>Ohne</v>
+      </c>
+      <c r="N25" s="157" t="str">
+        <f t="shared" si="5"/>
+        <v>Ohne</v>
+      </c>
+      <c r="O25" s="157" t="s">
+        <v>168</v>
+      </c>
+      <c r="P25" s="157">
+        <v>25</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>25</v>
+      </c>
+      <c r="R25" s="1">
+        <v>6212</v>
+      </c>
+      <c r="S25" s="1">
+        <v>59309</v>
+      </c>
+      <c r="V25" s="147" t="s">
+        <v>151</v>
+      </c>
+      <c r="W25" s="161" t="s">
+        <v>153</v>
+      </c>
+      <c r="X25" s="161" t="str">
+        <f t="shared" si="6"/>
+        <v xml:space="preserve">BBVja, 1 Tag</v>
+      </c>
+      <c r="Y25" s="281">
+        <v>25</v>
+      </c>
+      <c r="AA25" s="38"/>
+      <c r="AB25" s="38"/>
+      <c r="AC25" s="38"/>
+      <c r="AJ25" s="38"/>
+      <c r="AK25" s="38"/>
+    </row>
+    <row r="26" ht="13.5">
+      <c r="A26" s="279"/>
+      <c r="B26" s="272"/>
+      <c r="C26" s="273"/>
+      <c r="D26" s="274"/>
+      <c r="E26" s="275"/>
+      <c r="F26" s="276"/>
+      <c r="G26" s="277"/>
+      <c r="H26" s="268" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I26" s="278" t="str">
         <f>IF(B26&lt;&gt;"",(VLOOKUP(N26,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v/>
       </c>
-      <c r="J26" s="212" t="str">
-[...41 lines deleted...]
-      <c r="H27" s="179" t="str">
+      <c r="J26" s="270" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="I27" s="207" t="str">
+      <c r="L26" s="157"/>
+      <c r="M26" s="157" t="str">
+        <f t="shared" si="4"/>
+        <v>Ohne</v>
+      </c>
+      <c r="N26" s="157" t="str">
+        <f t="shared" si="5"/>
+        <v>Ohne</v>
+      </c>
+      <c r="O26" s="157"/>
+      <c r="P26" s="157"/>
+      <c r="V26" s="147" t="s">
+        <v>152</v>
+      </c>
+      <c r="W26" s="161" t="s">
+        <v>153</v>
+      </c>
+      <c r="X26" s="161" t="str">
+        <f t="shared" si="6"/>
+        <v xml:space="preserve">BBVja, 2 Tage</v>
+      </c>
+      <c r="Y26" s="281">
+        <v>50</v>
+      </c>
+      <c r="AA26" s="38"/>
+      <c r="AB26" s="38"/>
+      <c r="AC26" s="38"/>
+      <c r="AJ26" s="38"/>
+      <c r="AK26" s="38"/>
+    </row>
+    <row r="27" ht="13.5">
+      <c r="A27" s="279"/>
+      <c r="B27" s="272"/>
+      <c r="C27" s="273"/>
+      <c r="D27" s="274"/>
+      <c r="E27" s="275"/>
+      <c r="F27" s="276"/>
+      <c r="G27" s="277"/>
+      <c r="H27" s="268" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I27" s="278" t="str">
         <f>IF(B27&lt;&gt;"",(VLOOKUP(N27,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v/>
       </c>
-      <c r="J27" s="212" t="str">
-[...35 lines deleted...]
-      <c r="H28" s="179" t="str">
+      <c r="J27" s="270" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="I28" s="208" t="str">
+      <c r="L27" s="157"/>
+      <c r="M27" s="157" t="str">
+        <f t="shared" si="4"/>
+        <v>Ohne</v>
+      </c>
+      <c r="N27" s="157" t="str">
+        <f t="shared" si="5"/>
+        <v>Ohne</v>
+      </c>
+      <c r="O27" s="157"/>
+      <c r="P27" s="157"/>
+      <c r="V27" s="147"/>
+      <c r="W27" s="161"/>
+      <c r="X27" s="161" t="str">
+        <f t="shared" si="6"/>
+        <v/>
+      </c>
+      <c r="Y27" s="161"/>
+      <c r="AA27" s="38"/>
+      <c r="AB27" s="38"/>
+      <c r="AC27" s="38"/>
+      <c r="AJ27" s="38"/>
+      <c r="AK27" s="38"/>
+    </row>
+    <row r="28" ht="13.5">
+      <c r="A28" s="282"/>
+      <c r="B28" s="283"/>
+      <c r="C28" s="284"/>
+      <c r="D28" s="285"/>
+      <c r="E28" s="286"/>
+      <c r="F28" s="287"/>
+      <c r="G28" s="288"/>
+      <c r="H28" s="268" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I28" s="289" t="str">
         <f>IF(B28&lt;&gt;"",(VLOOKUP(N28,Honorarsätze!$C$18:$E$24,3,0)),"")</f>
         <v/>
       </c>
-      <c r="J28" s="212" t="str">
-        <f t="shared" si="0"/>
+      <c r="J28" s="270" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="L28" s="104"/>
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="L28" s="157"/>
+      <c r="M28" s="157" t="str">
+        <f t="shared" si="4"/>
         <v>Ohne</v>
       </c>
-      <c r="N28" s="104" t="str">
-        <f t="shared" si="2"/>
+      <c r="N28" s="157" t="str">
+        <f t="shared" si="5"/>
         <v>Ohne</v>
       </c>
-      <c r="O28" s="104"/>
-[...8 lines deleted...]
-        <f t="shared" si="4"/>
+      <c r="O28" s="157"/>
+      <c r="P28" s="157"/>
+      <c r="V28" s="147" t="s">
+        <v>150</v>
+      </c>
+      <c r="W28" s="161" t="s">
+        <v>169</v>
+      </c>
+      <c r="X28" s="161" t="str">
+        <f t="shared" si="6"/>
         <v>sonstnein</v>
       </c>
-      <c r="Y28" s="214">
+      <c r="Y28" s="281">
         <v>0</v>
       </c>
-      <c r="AA28" s="57"/>
-[...15 lines deleted...]
-      <c r="H29" s="178">
+      <c r="AA28" s="38"/>
+      <c r="AB28" s="38"/>
+      <c r="AC28" s="38"/>
+      <c r="AJ28" s="38"/>
+      <c r="AK28" s="38"/>
+    </row>
+    <row r="29" ht="22.5" customHeight="1">
+      <c r="A29" s="290"/>
+      <c r="B29" s="291"/>
+      <c r="C29" s="291"/>
+      <c r="D29" s="291"/>
+      <c r="E29" s="291"/>
+      <c r="F29" s="292"/>
+      <c r="G29" s="293" t="s">
+        <v>170</v>
+      </c>
+      <c r="H29" s="294">
         <f>SUM(H17:H28)</f>
         <v>25</v>
       </c>
-      <c r="I29" s="209">
+      <c r="I29" s="295">
         <f>IF(COUNT(I17:I28) &gt; 0, SUM(I17:I28), "0,00 €")</f>
         <v>35</v>
       </c>
-      <c r="J29" s="210">
+      <c r="J29" s="296">
         <f>SUM(J17:J28)</f>
         <v>10</v>
       </c>
-      <c r="V29" s="55" t="s">
-[...9 lines deleted...]
-      <c r="Y29" s="214">
+      <c r="V29" s="147" t="s">
+        <v>151</v>
+      </c>
+      <c r="W29" s="161" t="s">
+        <v>169</v>
+      </c>
+      <c r="X29" s="161" t="str">
+        <f t="shared" si="6"/>
+        <v xml:space="preserve">sonstja, 1 Tag</v>
+      </c>
+      <c r="Y29" s="281">
         <v>50</v>
       </c>
-      <c r="AA29" s="57"/>
-[...15 lines deleted...]
-      <c r="H30" s="201">
+      <c r="AA29" s="38"/>
+      <c r="AB29" s="38"/>
+      <c r="AC29" s="38"/>
+      <c r="AJ29" s="38"/>
+      <c r="AK29" s="38"/>
+    </row>
+    <row r="30" ht="10.5" hidden="1" customHeight="1">
+      <c r="A30" s="297"/>
+      <c r="B30" s="298"/>
+      <c r="C30" s="298"/>
+      <c r="D30" s="298"/>
+      <c r="E30" s="298"/>
+      <c r="F30" s="299"/>
+      <c r="G30" s="300" t="s">
+        <v>137</v>
+      </c>
+      <c r="H30" s="301">
         <f>IF($I$10=O20,S20,IF(I10=O21,S21,IF(I10=O22,S22,IF(I10=O23,S23,IF(I10=O24,S24,IF(I10=O25,S25,""))))))</f>
         <v>59305</v>
       </c>
-      <c r="I30" s="325" t="str">
+      <c r="I30" s="302" t="str">
         <f>IF(SUM(I17:J28) &lt;&gt; 0, "6212", "")</f>
         <v>6212</v>
       </c>
-      <c r="J30" s="326"/>
-[...120 lines deleted...]
-      <c r="A36" s="386" t="s">
+      <c r="J30" s="303"/>
+      <c r="V30" s="147"/>
+      <c r="W30" s="161"/>
+      <c r="X30" s="161"/>
+      <c r="Y30" s="281"/>
+      <c r="AA30" s="38"/>
+      <c r="AB30" s="38"/>
+      <c r="AC30" s="38"/>
+      <c r="AJ30" s="38"/>
+      <c r="AK30" s="38"/>
+    </row>
+    <row r="31" ht="3.75" customHeight="1">
+      <c r="A31" s="304"/>
+      <c r="B31" s="304"/>
+      <c r="C31" s="304"/>
+      <c r="D31" s="304"/>
+      <c r="E31" s="304"/>
+      <c r="F31" s="305"/>
+      <c r="G31" s="306"/>
+      <c r="H31" s="307"/>
+      <c r="I31" s="307"/>
+      <c r="J31" s="308"/>
+      <c r="AA31" s="38"/>
+      <c r="AB31" s="38"/>
+      <c r="AC31" s="38"/>
+      <c r="AJ31" s="38"/>
+      <c r="AK31" s="38"/>
+    </row>
+    <row r="32" ht="12.949999999999999" customHeight="1">
+      <c r="A32" s="309" t="s">
+        <v>171</v>
+      </c>
+      <c r="B32" s="309"/>
+      <c r="C32" s="309"/>
+      <c r="D32" s="309"/>
+      <c r="E32" s="309"/>
+      <c r="F32" s="310"/>
+      <c r="G32" s="311" t="s">
+        <v>172</v>
+      </c>
+      <c r="H32" s="312"/>
+      <c r="I32" s="312"/>
+      <c r="J32" s="312"/>
+      <c r="AA32" s="38"/>
+      <c r="AB32" s="38"/>
+      <c r="AC32" s="38"/>
+      <c r="AJ32" s="38"/>
+      <c r="AK32" s="38"/>
+    </row>
+    <row r="33" ht="12.949999999999999" customHeight="1">
+      <c r="A33" s="313" t="s">
+        <v>173</v>
+      </c>
+      <c r="B33" s="314"/>
+      <c r="C33" s="314"/>
+      <c r="D33" s="314"/>
+      <c r="E33" s="314"/>
+      <c r="F33" s="315"/>
+      <c r="G33" s="316" t="s">
+        <v>174</v>
+      </c>
+      <c r="H33" s="317"/>
+      <c r="I33" s="318" t="s">
+        <v>175</v>
+      </c>
+      <c r="J33" s="317"/>
+      <c r="AA33" s="38"/>
+      <c r="AB33" s="38"/>
+      <c r="AC33" s="38"/>
+      <c r="AJ33" s="38"/>
+      <c r="AK33" s="38"/>
+    </row>
+    <row r="34" ht="12.949999999999999" customHeight="1">
+      <c r="A34" s="312" t="s">
+        <v>176</v>
+      </c>
+      <c r="B34" s="312"/>
+      <c r="C34" s="312"/>
+      <c r="D34" s="312"/>
+      <c r="E34" s="312"/>
+      <c r="F34" s="319"/>
+      <c r="G34" s="320" t="s">
+        <v>177</v>
+      </c>
+      <c r="H34" s="314"/>
+      <c r="I34" s="313" t="s">
+        <v>178</v>
+      </c>
+      <c r="J34" s="321"/>
+      <c r="AA34" s="38"/>
+      <c r="AB34" s="38"/>
+      <c r="AC34" s="38"/>
+      <c r="AJ34" s="38"/>
+      <c r="AK34" s="38"/>
+    </row>
+    <row r="35" ht="12.949999999999999" customHeight="1">
+      <c r="A35" s="322" t="s">
+        <v>179</v>
+      </c>
+      <c r="B35" s="323"/>
+      <c r="C35" s="323"/>
+      <c r="D35" s="323"/>
+      <c r="E35" s="324"/>
+      <c r="F35" s="325" t="s">
+        <v>126</v>
+      </c>
+      <c r="G35" s="326" t="s">
+        <v>180</v>
+      </c>
+      <c r="H35" s="327"/>
+      <c r="I35" s="328" t="s">
+        <v>180</v>
+      </c>
+      <c r="J35" s="327"/>
+      <c r="AA35" s="38"/>
+      <c r="AB35" s="38"/>
+      <c r="AC35" s="38"/>
+      <c r="AJ35" s="38"/>
+      <c r="AK35" s="38"/>
+    </row>
+    <row r="36" ht="12.949999999999999" customHeight="1">
+      <c r="A36" s="322" t="s">
+        <v>181</v>
+      </c>
+      <c r="B36" s="323"/>
+      <c r="C36" s="323"/>
+      <c r="D36" s="323"/>
+      <c r="E36" s="324"/>
+      <c r="F36" s="325" t="s">
+        <v>180</v>
+      </c>
+      <c r="G36" s="326" t="s">
+        <v>180</v>
+      </c>
+      <c r="H36" s="327"/>
+      <c r="I36" s="328" t="s">
+        <v>180</v>
+      </c>
+      <c r="J36" s="327"/>
+      <c r="AA36" s="38"/>
+      <c r="AB36" s="38"/>
+      <c r="AC36" s="38"/>
+      <c r="AJ36" s="38"/>
+      <c r="AK36" s="38"/>
+    </row>
+    <row r="37" ht="3" customHeight="1">
+      <c r="A37" s="228"/>
+      <c r="B37" s="228"/>
+      <c r="C37" s="228"/>
+      <c r="D37" s="228"/>
+      <c r="E37" s="228"/>
+      <c r="F37" s="228"/>
+      <c r="G37" s="228"/>
+      <c r="H37" s="228"/>
+      <c r="I37" s="228"/>
+      <c r="J37" s="228"/>
+      <c r="AA37" s="38"/>
+      <c r="AB37" s="38"/>
+      <c r="AC37" s="38"/>
+    </row>
+    <row r="38" ht="5.0999999999999996" customHeight="1">
+      <c r="AA38" s="38"/>
+      <c r="AB38" s="38"/>
+      <c r="AC38" s="38"/>
+    </row>
+    <row r="39" ht="12.75" customHeight="1">
+      <c r="B39" s="27"/>
+      <c r="C39" s="27"/>
+      <c r="D39" s="27"/>
+      <c r="E39" s="27"/>
+      <c r="AA39" s="38"/>
+      <c r="AB39" s="38"/>
+      <c r="AC39" s="38"/>
+    </row>
+    <row r="40" ht="12.75" customHeight="1">
+      <c r="A40" s="27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="G40" s="329" t="s">
+        <v>47</v>
+      </c>
+      <c r="H40" s="330"/>
+      <c r="I40" s="330"/>
+      <c r="J40" s="331"/>
+      <c r="AA40" s="38"/>
+      <c r="AB40" s="38"/>
+      <c r="AC40" s="38"/>
+    </row>
+    <row r="41" ht="13.5">
+      <c r="A41" s="27" t="s">
         <v>183</v>
       </c>
-      <c r="B36" s="387"/>
-[...145 lines deleted...]
-      <c r="H51" s="55"/>
+      <c r="B41" s="27"/>
+      <c r="C41" s="27"/>
+      <c r="D41" s="27"/>
+      <c r="E41" s="27"/>
+      <c r="G41" s="332" t="s">
+        <v>48</v>
+      </c>
+      <c r="H41" s="333"/>
+      <c r="I41" s="333"/>
+      <c r="J41" s="334"/>
+      <c r="AA41" s="38"/>
+      <c r="AB41" s="38"/>
+      <c r="AC41" s="38"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="335"/>
+      <c r="B42" s="335"/>
+      <c r="C42" s="335"/>
+      <c r="D42" s="335"/>
+      <c r="E42" s="335"/>
+      <c r="G42" s="336"/>
+      <c r="H42" s="337"/>
+      <c r="I42" s="337"/>
+      <c r="J42" s="338"/>
+      <c r="AA42" s="38"/>
+      <c r="AB42" s="38"/>
+      <c r="AC42" s="38"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="339"/>
+      <c r="B43" s="339"/>
+      <c r="C43" s="339"/>
+      <c r="D43" s="339"/>
+      <c r="E43" s="339"/>
+      <c r="G43" s="340"/>
+      <c r="H43" s="341"/>
+      <c r="I43" s="341"/>
+      <c r="J43" s="342"/>
+      <c r="AA43" s="38"/>
+      <c r="AB43" s="38"/>
+      <c r="AC43" s="38"/>
+    </row>
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="343" t="s">
+        <v>49</v>
+      </c>
+      <c r="B44" s="343"/>
+      <c r="C44" s="343"/>
+      <c r="D44" s="343"/>
+      <c r="E44" s="343"/>
+      <c r="G44" s="344" t="s">
+        <v>50</v>
+      </c>
+      <c r="H44" s="345"/>
+      <c r="I44" s="345"/>
+      <c r="J44" s="346"/>
+      <c r="AA44" s="38"/>
+      <c r="AB44" s="38"/>
+      <c r="AC44" s="38"/>
+    </row>
+    <row r="45">
+      <c r="AA45" s="38"/>
+      <c r="AB45" s="38"/>
+      <c r="AC45" s="38"/>
+    </row>
+    <row r="46">
+      <c r="AA46" s="38"/>
+      <c r="AB46" s="38"/>
+      <c r="AC46" s="38"/>
+    </row>
+    <row r="50">
+      <c r="H50" s="168"/>
+    </row>
+    <row r="51">
+      <c r="H51" s="147"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="LLPsCZDRBi5PvDr90ry4+X8rkDZELcEQ30NW62B4zaJ0U4n+vCLjeLTDMDK/DdpYkqpwb09w5etdQudK29h7DA==" saltValue="4sj+AGTOYRmIvZvi02ht/A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="LLPsCZDRBi5PvDr90ry4+X8rkDZELcEQ30NW62B4zaJ0U4n+vCLjeLTDMDK/DdpYkqpwb09w5etdQudK29h7DA==" saltValue="4sj+AGTOYRmIvZvi02ht/A==" spinCount="100000" autoFilter="1" deleteColumns="1" deleteRows="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertHyperlinks="1" insertRows="1" objects="0" pivotTables="1" scenarios="0" selectLockedCells="1" selectUnlockedCells="0" sheet="1" sort="1"/>
   <mergeCells count="64">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:H5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="D12:G12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="D13:J13"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C16"/>
+    <mergeCell ref="D15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:F21"/>
     <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:F22"/>
     <mergeCell ref="B23:C23"/>
-    <mergeCell ref="B17:C17"/>
-[...3 lines deleted...]
-    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="G33:H33"/>
     <mergeCell ref="I33:J33"/>
-    <mergeCell ref="A33:F33"/>
-[...2 lines deleted...]
-    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="A34:F34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="G41:J41"/>
+    <mergeCell ref="G42:J43"/>
+    <mergeCell ref="A43:E43"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="G44:J44"/>
-    <mergeCell ref="G36:H36"/>
-[...48 lines deleted...]
-    <mergeCell ref="D21:F21"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
-[...14 lines deleted...]
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <printOptions headings="0" gridLines="0" horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="0" errors="displayed" horizontalDpi="600" verticalDpi="600" copies="1"/>
+  <headerFooter/>
   <colBreaks count="1" manualBreakCount="1">
-    <brk id="11" max="1048575" man="1"/>
+    <brk id="11" man="1" max="1048575"/>
   </colBreaks>
-  <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
+  <drawing r:id="rId3"/>
+  <legacyDrawing r:id="rId4"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4" disablePrompts="0">
+        <x14:dataValidation xr:uid="{005E0000-00A0-48B7-9A19-003100CD0096}" type="list" allowBlank="1" errorStyle="stop" imeMode="noControl" operator="between" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>"1. Bundesliga, 2. Bundesliga, Regionalliga"</xm:f>
+          </x14:formula1>
+          <xm:sqref>B17:B28</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation xr:uid="{00530019-00CC-4145-9F46-002D003E0064}" type="list" allowBlank="1" errorStyle="stop" imeMode="noControl" operator="between" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>"bitte wählen, DBV, Gruppe SüdOst"</xm:f>
+          </x14:formula1>
+          <xm:sqref>D12:G12</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation xr:uid="{006200F9-0016-4703-B33C-006300C00043}" type="list" allowBlank="1" errorStyle="stop" imeMode="noControl" operator="between" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>"x,o"</xm:f>
+          </x14:formula1>
+          <xm:sqref>F35:G36 I35:I36</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation xr:uid="{009700C8-001E-4501-8AEF-004E0054004C}" type="list" allowBlank="1" errorStyle="stop" imeMode="noControl" operator="between" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>"BWBV, BVS, BBV"</xm:f>
+          </x14:formula1>
+          <xm:sqref>G17:G28</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F180C7B5-1E43-4FA9-B9E0-8DBDE9629210}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF009FE3"/>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:G35"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+    <sheetView showGridLines="0" zoomScale="100" workbookViewId="0">
+      <selection activeCell="G17" activeCellId="0" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="3" width="10" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="68.7109375" customWidth="1"/>
+    <col customWidth="1" min="1" max="3" width="10"/>
+    <col customWidth="1" min="4" max="4" width="21.28515625"/>
+    <col customWidth="1" min="5" max="5" width="68.7109375"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="20.25">
-[...9 lines deleted...]
-      <c r="A2" s="427" t="s">
+    <row r="1" ht="18">
+      <c r="A1" s="347" t="s">
+        <v>174</v>
+      </c>
+      <c r="B1" s="347"/>
+      <c r="C1" s="347"/>
+      <c r="D1" s="347"/>
+      <c r="E1" s="347"/>
+    </row>
+    <row r="2" ht="18">
+      <c r="A2" s="347" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2" s="347"/>
+      <c r="C2" s="347"/>
+      <c r="D2" s="347"/>
+      <c r="E2" s="347"/>
+    </row>
+    <row r="3" ht="18">
+      <c r="A3" s="347" t="s">
+        <v>185</v>
+      </c>
+      <c r="B3" s="347"/>
+      <c r="C3" s="347"/>
+      <c r="D3" s="347"/>
+      <c r="E3" s="347"/>
+    </row>
+    <row r="4">
+      <c r="A4" s="348"/>
+      <c r="B4" s="348"/>
+      <c r="C4" s="348"/>
+      <c r="D4" s="348"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="348"/>
+      <c r="B5" s="348"/>
+      <c r="C5" s="348"/>
+      <c r="D5" s="348"/>
+    </row>
+    <row r="6" ht="27.75" customHeight="1">
+      <c r="A6" s="349" t="s">
+        <v>186</v>
+      </c>
+      <c r="B6" s="350"/>
+      <c r="C6" s="351"/>
+      <c r="D6" s="352"/>
+      <c r="E6" s="353"/>
+    </row>
+    <row r="7" ht="27.75" customHeight="1">
+      <c r="A7" s="349" t="s">
+        <v>187</v>
+      </c>
+      <c r="B7" s="350"/>
+      <c r="C7" s="351"/>
+      <c r="D7" s="352"/>
+      <c r="E7" s="353"/>
+    </row>
+    <row r="8" ht="27.75" customHeight="1">
+      <c r="A8" s="349" t="s">
+        <v>188</v>
+      </c>
+      <c r="B8" s="350"/>
+      <c r="C8" s="351"/>
+      <c r="D8" s="352"/>
+      <c r="E8" s="353"/>
+    </row>
+    <row r="9" ht="27.75" customHeight="1">
+      <c r="A9" s="349" t="s">
+        <v>189</v>
+      </c>
+      <c r="B9" s="350"/>
+      <c r="C9" s="351"/>
+      <c r="D9" s="352"/>
+      <c r="E9" s="353"/>
+    </row>
+    <row r="10" ht="27.75" customHeight="1">
+      <c r="A10" s="349" t="s">
+        <v>190</v>
+      </c>
+      <c r="B10" s="350"/>
+      <c r="C10" s="351"/>
+      <c r="D10" s="352"/>
+      <c r="E10" s="353"/>
+    </row>
+    <row r="11" ht="27.75" customHeight="1">
+      <c r="A11" s="349" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="350"/>
+      <c r="C11" s="351"/>
+      <c r="D11" s="352"/>
+      <c r="E11" s="353"/>
+    </row>
+    <row r="12" ht="13.5">
+      <c r="A12" s="354"/>
+      <c r="B12" s="354"/>
+      <c r="C12" s="354"/>
+      <c r="D12" s="354"/>
+    </row>
+    <row r="13" ht="13.5">
+      <c r="A13" s="354"/>
+      <c r="B13" s="354"/>
+      <c r="C13" s="354"/>
+      <c r="D13" s="354"/>
+    </row>
+    <row r="14" ht="31.5" customHeight="1">
+      <c r="A14" s="355" t="s">
+        <v>192</v>
+      </c>
+      <c r="B14" s="355"/>
+      <c r="C14" s="355"/>
+      <c r="D14" s="355"/>
+      <c r="E14" s="355"/>
+    </row>
+    <row r="15" ht="19.5" customHeight="1">
+      <c r="A15" s="355" t="s">
+        <v>193</v>
+      </c>
+      <c r="B15" s="355"/>
+      <c r="C15" s="355"/>
+      <c r="D15" s="355"/>
+      <c r="E15" s="356" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="16" ht="19.5" customHeight="1">
+      <c r="A16" s="355" t="s">
+        <v>194</v>
+      </c>
+      <c r="B16" s="355"/>
+      <c r="C16" s="355"/>
+      <c r="D16" s="355"/>
+      <c r="E16" s="356" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="17" ht="19.5" customHeight="1">
+      <c r="A17" s="355" t="s">
+        <v>195</v>
+      </c>
+      <c r="B17" s="355"/>
+      <c r="C17" s="355"/>
+      <c r="D17" s="355"/>
+      <c r="E17" s="356" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="18" ht="31.5" customHeight="1">
+      <c r="A18" s="357" t="s">
+        <v>196</v>
+      </c>
+      <c r="B18" s="357"/>
+      <c r="C18" s="357"/>
+      <c r="D18" s="357"/>
+      <c r="E18" s="357"/>
+    </row>
+    <row r="19" ht="17.25" customHeight="1">
+      <c r="B19" s="355"/>
+      <c r="C19" s="355"/>
+      <c r="D19" s="358" t="s">
+        <v>197</v>
+      </c>
+      <c r="E19" s="359">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="20" ht="31.5" customHeight="1">
+      <c r="A20" s="355" t="s">
+        <v>198</v>
+      </c>
+      <c r="B20" s="355"/>
+      <c r="C20" s="355"/>
+      <c r="D20" s="355"/>
+      <c r="E20" s="360"/>
+      <c r="G20" s="23"/>
+    </row>
+    <row r="21" ht="22.5" customHeight="1">
+      <c r="A21" s="357" t="s">
+        <v>199</v>
+      </c>
+      <c r="B21" s="357"/>
+      <c r="C21" s="357"/>
+      <c r="D21" s="357"/>
+      <c r="E21" s="357"/>
+    </row>
+    <row r="22" ht="15.75" customHeight="1">
+      <c r="A22" s="355"/>
+      <c r="B22" s="355"/>
+      <c r="C22" s="355"/>
+      <c r="D22" s="355"/>
+      <c r="E22" s="355"/>
+    </row>
+    <row r="23" ht="29.25" customHeight="1">
+      <c r="A23" s="361" t="s">
+        <v>200</v>
+      </c>
+      <c r="B23" s="361"/>
+      <c r="C23" s="361"/>
+      <c r="D23" s="361"/>
+      <c r="E23" s="361"/>
+    </row>
+    <row r="24" ht="13.5">
+      <c r="A24" s="354"/>
+      <c r="B24" s="354"/>
+      <c r="C24" s="354"/>
+      <c r="D24" s="354"/>
+    </row>
+    <row r="25" ht="13.5">
+      <c r="A25" s="354" t="s">
+        <v>201</v>
+      </c>
+      <c r="B25" s="354"/>
+      <c r="C25" s="354"/>
+      <c r="D25" s="354"/>
+    </row>
+    <row r="26" ht="13.5">
+      <c r="A26" s="354" t="s">
         <v>202</v>
       </c>
-      <c r="B2" s="427"/>
-[...5 lines deleted...]
-      <c r="A3" s="427" t="s">
+      <c r="B26" s="354"/>
+      <c r="C26" s="354"/>
+      <c r="D26" s="354"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="362"/>
+      <c r="B27" s="362"/>
+      <c r="C27" s="362"/>
+      <c r="D27" s="362"/>
+    </row>
+    <row r="28" ht="19.5" customHeight="1">
+      <c r="A28" s="363"/>
+      <c r="B28" s="364"/>
+      <c r="C28" s="364"/>
+      <c r="D28" s="364"/>
+      <c r="E28" s="365"/>
+    </row>
+    <row r="29" ht="19.5" customHeight="1">
+      <c r="A29" s="366"/>
+      <c r="B29" s="367"/>
+      <c r="C29" s="367"/>
+      <c r="D29" s="367"/>
+      <c r="E29" s="368"/>
+    </row>
+    <row r="30" ht="13.5">
+      <c r="A30" s="369" t="s">
         <v>203</v>
       </c>
-      <c r="B3" s="427"/>
-[...17 lines deleted...]
-      <c r="A6" s="428" t="s">
+      <c r="B30" s="370"/>
+      <c r="C30" s="370"/>
+      <c r="D30" s="370"/>
+      <c r="E30" s="371"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="372" t="s">
         <v>204</v>
       </c>
-      <c r="B6" s="429"/>
-[...239 lines deleted...]
-      <c r="D35" s="162"/>
+      <c r="B31" s="372"/>
+      <c r="C31" s="372"/>
+      <c r="D31" s="372"/>
+      <c r="E31" s="372"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="362"/>
+      <c r="B32" s="362"/>
+      <c r="C32" s="362"/>
+      <c r="D32" s="362"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="373"/>
+      <c r="B33" s="373"/>
+      <c r="C33" s="373"/>
+      <c r="D33" s="373"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="373"/>
+      <c r="B34" s="373"/>
+      <c r="C34" s="373"/>
+      <c r="D34" s="373"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="373"/>
+      <c r="B35" s="373"/>
+      <c r="C35" s="373"/>
+      <c r="D35" s="373"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="WuOmtngNDNrr27iH9SfcOEBZpR7Fw3ImvrpWrl7ZipMmKjFV3pRSnDlBCB8KdzjY79ir0rjDqSzjMoc1XeDwVw==" saltValue="2JetIPIEHBuWxcSnMmTHug==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="WuOmtngNDNrr27iH9SfcOEBZpR7Fw3ImvrpWrl7ZipMmKjFV3pRSnDlBCB8KdzjY79ir0rjDqSzjMoc1XeDwVw==" saltValue="2JetIPIEHBuWxcSnMmTHug==" spinCount="100000" autoFilter="1" deleteColumns="1" deleteRows="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertHyperlinks="1" insertRows="1" objects="0" pivotTables="1" scenarios="0" selectLockedCells="1" selectUnlockedCells="0" sheet="1" sort="1"/>
   <mergeCells count="26">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
-    <mergeCell ref="A21:E21"/>
     <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:E8"/>
     <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:E9"/>
     <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:E10"/>
     <mergeCell ref="A11:B11"/>
-    <mergeCell ref="C6:E6"/>
-[...3 lines deleted...]
-    <mergeCell ref="C10:E10"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="A14:E14"/>
-    <mergeCell ref="A30:E30"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:E29"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A20:D20"/>
+    <mergeCell ref="A21:E21"/>
     <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A28:E29"/>
+    <mergeCell ref="A30:E30"/>
+    <mergeCell ref="A31:E31"/>
   </mergeCells>
-  <dataValidations count="1">
-[...5 lines deleted...]
-  <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
+  <printOptions headings="0" gridLines="0"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.78740157500000008" bottom="0.78740157500000008" header="0.29999999999999999" footer="0.29999999999999999"/>
+  <pageSetup paperSize="9" scale="74" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="0" errors="displayed" horizontalDpi="600" verticalDpi="600" copies="1"/>
+  <headerFooter/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1" disablePrompts="0">
+        <x14:dataValidation xr:uid="{00FE0001-00E2-4799-8308-00E200F900EB}" type="list" allowBlank="1" errorStyle="stop" imeMode="noControl" operator="between" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>"x,o"</xm:f>
+          </x14:formula1>
+          <xm:sqref>E15:E17</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E309EA7-5EDE-4A02-B369-A0D9FD590EA3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF009FE3"/>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:E37"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+    <sheetView showGridLines="0" zoomScale="100" workbookViewId="0">
+      <selection activeCell="G17" activeCellId="0" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="3" width="10" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="68.7109375" customWidth="1"/>
+    <col customWidth="1" min="1" max="3" width="10"/>
+    <col customWidth="1" min="4" max="4" width="21.28515625"/>
+    <col customWidth="1" min="5" max="5" width="68.7109375"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="20.25">
-[...21 lines deleted...]
-      <c r="A4" s="428" t="s">
+    <row r="1" ht="18">
+      <c r="A1" s="347" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1" s="347"/>
+      <c r="C1" s="347"/>
+      <c r="D1" s="347"/>
+      <c r="E1" s="347"/>
+    </row>
+    <row r="2">
+      <c r="A2" s="348"/>
+      <c r="B2" s="348"/>
+      <c r="C2" s="348"/>
+      <c r="D2" s="348"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="348"/>
+      <c r="B3" s="348"/>
+      <c r="C3" s="348"/>
+      <c r="D3" s="348"/>
+    </row>
+    <row r="4" ht="27.75" customHeight="1">
+      <c r="A4" s="349" t="s">
+        <v>186</v>
+      </c>
+      <c r="B4" s="350"/>
+      <c r="C4" s="351"/>
+      <c r="D4" s="352"/>
+      <c r="E4" s="353"/>
+    </row>
+    <row r="5" ht="27.75" customHeight="1">
+      <c r="A5" s="349" t="s">
+        <v>187</v>
+      </c>
+      <c r="B5" s="350"/>
+      <c r="C5" s="351"/>
+      <c r="D5" s="352"/>
+      <c r="E5" s="353"/>
+    </row>
+    <row r="6" ht="27.75" customHeight="1">
+      <c r="A6" s="349" t="s">
+        <v>188</v>
+      </c>
+      <c r="B6" s="350"/>
+      <c r="C6" s="351"/>
+      <c r="D6" s="352"/>
+      <c r="E6" s="353"/>
+    </row>
+    <row r="7" ht="27.75" customHeight="1">
+      <c r="A7" s="349" t="s">
+        <v>189</v>
+      </c>
+      <c r="B7" s="350"/>
+      <c r="C7" s="351"/>
+      <c r="D7" s="352"/>
+      <c r="E7" s="353"/>
+    </row>
+    <row r="8" ht="27.75" customHeight="1">
+      <c r="A8" s="349" t="s">
+        <v>190</v>
+      </c>
+      <c r="B8" s="350"/>
+      <c r="C8" s="351"/>
+      <c r="D8" s="352"/>
+      <c r="E8" s="353"/>
+    </row>
+    <row r="9" ht="27.75" customHeight="1">
+      <c r="A9" s="349" t="s">
+        <v>206</v>
+      </c>
+      <c r="B9" s="350"/>
+      <c r="C9" s="351"/>
+      <c r="D9" s="352"/>
+      <c r="E9" s="353"/>
+    </row>
+    <row r="10" ht="27.75" customHeight="1">
+      <c r="A10" s="349" t="s">
+        <v>207</v>
+      </c>
+      <c r="B10" s="350"/>
+      <c r="C10" s="351"/>
+      <c r="D10" s="352"/>
+      <c r="E10" s="353"/>
+    </row>
+    <row r="11" ht="13.5">
+      <c r="A11" s="354"/>
+      <c r="B11" s="354"/>
+      <c r="C11" s="354"/>
+      <c r="D11" s="354"/>
+    </row>
+    <row r="12" ht="13.5">
+      <c r="A12" s="354"/>
+      <c r="B12" s="354"/>
+      <c r="C12" s="354"/>
+      <c r="D12" s="354"/>
+    </row>
+    <row r="13" ht="31.5" customHeight="1">
+      <c r="A13" s="355" t="s">
+        <v>208</v>
+      </c>
+      <c r="B13" s="355"/>
+      <c r="C13" s="355"/>
+      <c r="D13" s="355"/>
+      <c r="E13" s="355"/>
+    </row>
+    <row r="14" ht="19.5" customHeight="1">
+      <c r="A14" s="355" t="s">
+        <v>193</v>
+      </c>
+      <c r="B14" s="355"/>
+      <c r="C14" s="355"/>
+      <c r="D14" s="355"/>
+      <c r="E14" s="356" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="15" ht="19.5" customHeight="1">
+      <c r="A15" s="355" t="s">
+        <v>194</v>
+      </c>
+      <c r="B15" s="355"/>
+      <c r="C15" s="355"/>
+      <c r="D15" s="355"/>
+      <c r="E15" s="356" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="16" ht="19.5" customHeight="1">
+      <c r="A16" s="355" t="s">
+        <v>195</v>
+      </c>
+      <c r="B16" s="355"/>
+      <c r="C16" s="355"/>
+      <c r="D16" s="355"/>
+      <c r="E16" s="356" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="17" ht="31.5" customHeight="1">
+      <c r="A17" s="357" t="s">
+        <v>196</v>
+      </c>
+      <c r="B17" s="357"/>
+      <c r="C17" s="357"/>
+      <c r="D17" s="357"/>
+      <c r="E17" s="357"/>
+    </row>
+    <row r="18" ht="17.25" customHeight="1">
+      <c r="B18" s="355"/>
+      <c r="C18" s="355"/>
+      <c r="D18" s="358" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="359">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="19" ht="31.5" customHeight="1">
+      <c r="A19" s="357" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="357"/>
+      <c r="C19" s="357"/>
+      <c r="D19" s="357"/>
+      <c r="E19" s="374"/>
+    </row>
+    <row r="20" ht="35.25" customHeight="1">
+      <c r="A20" s="375"/>
+      <c r="B20" s="376"/>
+      <c r="C20" s="376"/>
+      <c r="D20" s="376"/>
+      <c r="E20" s="377"/>
+    </row>
+    <row r="21" ht="35.25" customHeight="1">
+      <c r="A21" s="375"/>
+      <c r="B21" s="376"/>
+      <c r="C21" s="376"/>
+      <c r="D21" s="376"/>
+      <c r="E21" s="377"/>
+    </row>
+    <row r="22" ht="35.25" customHeight="1">
+      <c r="A22" s="375"/>
+      <c r="B22" s="376"/>
+      <c r="C22" s="376"/>
+      <c r="D22" s="376"/>
+      <c r="E22" s="377"/>
+    </row>
+    <row r="23" ht="15.75" customHeight="1">
+      <c r="A23" s="355"/>
+      <c r="B23" s="355"/>
+      <c r="C23" s="355"/>
+      <c r="D23" s="355"/>
+      <c r="E23" s="355"/>
+    </row>
+    <row r="24" ht="29.25" customHeight="1">
+      <c r="A24" s="357" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24" s="357"/>
+      <c r="C24" s="357"/>
+      <c r="D24" s="357"/>
+      <c r="E24" s="357"/>
+    </row>
+    <row r="25" ht="13.5">
+      <c r="A25" s="354" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25" s="354"/>
+      <c r="C25" s="354"/>
+      <c r="D25" s="354"/>
+    </row>
+    <row r="26" ht="13.5">
+      <c r="A26" s="354"/>
+      <c r="B26" s="354"/>
+      <c r="C26" s="354"/>
+      <c r="D26" s="354"/>
+    </row>
+    <row r="27" ht="13.5">
+      <c r="A27" s="354" t="s">
+        <v>201</v>
+      </c>
+      <c r="B27" s="354"/>
+      <c r="C27" s="354"/>
+      <c r="D27" s="354"/>
+    </row>
+    <row r="28" ht="13.5">
+      <c r="A28" s="354" t="s">
+        <v>202</v>
+      </c>
+      <c r="B28" s="354"/>
+      <c r="C28" s="354"/>
+      <c r="D28" s="354"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="362"/>
+      <c r="B29" s="362"/>
+      <c r="C29" s="362"/>
+      <c r="D29" s="362"/>
+    </row>
+    <row r="30" ht="19.5" customHeight="1">
+      <c r="A30" s="363"/>
+      <c r="B30" s="364"/>
+      <c r="C30" s="364"/>
+      <c r="D30" s="364"/>
+      <c r="E30" s="365"/>
+    </row>
+    <row r="31" ht="19.5" customHeight="1">
+      <c r="A31" s="366"/>
+      <c r="B31" s="367"/>
+      <c r="C31" s="367"/>
+      <c r="D31" s="367"/>
+      <c r="E31" s="368"/>
+    </row>
+    <row r="32" ht="13.5">
+      <c r="A32" s="369" t="s">
+        <v>203</v>
+      </c>
+      <c r="B32" s="370"/>
+      <c r="C32" s="370"/>
+      <c r="D32" s="370"/>
+      <c r="E32" s="371"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="372" t="s">
         <v>204</v>
       </c>
-      <c r="B4" s="429"/>
-[...267 lines deleted...]
-      <c r="D37" s="162"/>
+      <c r="B33" s="372"/>
+      <c r="C33" s="372"/>
+      <c r="D33" s="372"/>
+      <c r="E33" s="372"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="362"/>
+      <c r="B34" s="362"/>
+      <c r="C34" s="362"/>
+      <c r="D34" s="362"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="373"/>
+      <c r="B35" s="373"/>
+      <c r="C35" s="373"/>
+      <c r="D35" s="373"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="373"/>
+      <c r="B36" s="373"/>
+      <c r="C36" s="373"/>
+      <c r="D36" s="373"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="373"/>
+      <c r="B37" s="373"/>
+      <c r="C37" s="373"/>
+      <c r="D37" s="373"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="chlfuYx8bTB+lueJ9JHFFvt86kj9aa/OwASJRPKIj0xCbXHsam4CMQrISA30S/56BNyl0nSsFfQ2LkvvRqjN+w==" saltValue="ZUZuHDmionO0yq9JRZ4Dvg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="chlfuYx8bTB+lueJ9JHFFvt86kj9aa/OwASJRPKIj0xCbXHsam4CMQrISA30S/56BNyl0nSsFfQ2LkvvRqjN+w==" saltValue="ZUZuHDmionO0yq9JRZ4Dvg==" spinCount="100000" autoFilter="1" deleteColumns="1" deleteRows="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertHyperlinks="1" insertRows="1" objects="0" pivotTables="1" scenarios="0" selectLockedCells="1" selectUnlockedCells="0" sheet="1" sort="1"/>
   <mergeCells count="28">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:E9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:E10"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A30:E31"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A33:E33"/>
-    <mergeCell ref="A10:B10"/>
-[...8 lines deleted...]
-    <mergeCell ref="A16:D16"/>
   </mergeCells>
-  <dataValidations count="1">
-[...5 lines deleted...]
-  <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
+  <printOptions headings="0" gridLines="0"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.78740157500000008" bottom="0.78740157500000008" header="0.29999999999999999" footer="0.29999999999999999"/>
+  <pageSetup paperSize="9" scale="74" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="0" errors="displayed" horizontalDpi="600" verticalDpi="600" copies="1"/>
+  <headerFooter/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1" disablePrompts="0">
+        <x14:dataValidation xr:uid="{003D00B9-005F-49FA-91D4-0046002E0020}" type="list" allowBlank="1" errorStyle="stop" imeMode="noControl" operator="between" showDropDown="0" showErrorMessage="1" showInputMessage="1">
+          <x14:formula1>
+            <xm:f>"x,o"</xm:f>
+          </x14:formula1>
+          <xm:sqref>E14:E16</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
   <sheetPr codeName="Tabelle5">
     <tabColor rgb="FFFFC000"/>
-    <pageSetUpPr fitToPage="1"/>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AD61"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+    <sheetView showGridLines="0" zoomScale="90" workbookViewId="0">
+      <selection activeCell="G17" activeCellId="0" sqref="G17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="22" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="16384" width="11.5703125" style="22"/>
+    <col customWidth="1" min="1" max="1" style="1" width="22.7109375"/>
+    <col customWidth="1" min="2" max="4" style="1" width="16.5703125"/>
+    <col customWidth="1" min="5" max="5" style="1" width="16.42578125"/>
+    <col customWidth="1" min="6" max="9" style="1" width="15"/>
+    <col customWidth="1" min="10" max="10" style="1" width="16"/>
+    <col customWidth="1" min="11" max="11" style="1" width="3.42578125"/>
+    <col min="12" max="16384" style="1" width="11.5703125"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="14.25" customHeight="1">
-[...78 lines deleted...]
-      <c r="A8" s="193" t="str">
+    <row r="1" ht="14.25" customHeight="1">
+      <c r="A1" s="378" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="378"/>
+      <c r="C1" s="378"/>
+      <c r="D1" s="378"/>
+      <c r="E1" s="378"/>
+      <c r="F1" s="378"/>
+      <c r="G1" s="379"/>
+      <c r="H1" s="380"/>
+    </row>
+    <row r="2" ht="14.25" customHeight="1">
+      <c r="A2" s="378"/>
+      <c r="B2" s="378"/>
+      <c r="C2" s="378"/>
+      <c r="D2" s="378"/>
+      <c r="E2" s="378"/>
+      <c r="F2" s="378"/>
+      <c r="G2" s="379"/>
+      <c r="H2" s="380"/>
+    </row>
+    <row r="3" ht="14.25" customHeight="1">
+      <c r="A3" s="378"/>
+      <c r="B3" s="378"/>
+      <c r="C3" s="378"/>
+      <c r="D3" s="378"/>
+      <c r="E3" s="378"/>
+      <c r="F3" s="378"/>
+      <c r="G3" s="379"/>
+      <c r="H3" s="380"/>
+    </row>
+    <row r="4" ht="14.25" customHeight="1">
+      <c r="A4" s="378"/>
+      <c r="B4" s="378"/>
+      <c r="C4" s="378"/>
+      <c r="D4" s="378"/>
+      <c r="E4" s="378"/>
+      <c r="F4" s="378"/>
+      <c r="G4" s="379"/>
+      <c r="H4" s="380"/>
+    </row>
+    <row r="5" ht="14.25" customHeight="1">
+      <c r="A5" s="378"/>
+      <c r="B5" s="378"/>
+      <c r="C5" s="378"/>
+      <c r="D5" s="378"/>
+      <c r="E5" s="378"/>
+      <c r="F5" s="378"/>
+      <c r="G5" s="379"/>
+      <c r="H5" s="380"/>
+    </row>
+    <row r="6" ht="38.25" hidden="1">
+      <c r="A6" s="381"/>
+      <c r="B6" s="381"/>
+      <c r="C6" s="381"/>
+      <c r="D6" s="381"/>
+      <c r="E6" s="381"/>
+      <c r="F6" s="381"/>
+      <c r="G6" s="381"/>
+      <c r="H6" s="381"/>
+    </row>
+    <row r="7" ht="54.75" hidden="1" customHeight="1">
+      <c r="B7" s="382" t="s">
+        <v>213</v>
+      </c>
+      <c r="C7" s="382"/>
+      <c r="D7" s="382"/>
+      <c r="E7" s="383"/>
+      <c r="F7" s="383"/>
+      <c r="G7" s="384" t="s">
+        <v>214</v>
+      </c>
+      <c r="H7" s="384"/>
+      <c r="I7" s="384"/>
+      <c r="J7" s="384"/>
+      <c r="K7" s="385"/>
+    </row>
+    <row r="8" s="385" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="386" t="str">
         <f>'Hinweise Maßnahmenabrechnung'!O4</f>
-        <v>SOD-Form 06/2024</v>
-[...96 lines deleted...]
-      <c r="D11" s="35">
+        <v xml:space="preserve">SOD-Form 06/2024</v>
+      </c>
+      <c r="B8" s="387"/>
+      <c r="C8" s="387"/>
+      <c r="D8" s="387"/>
+      <c r="E8" s="387"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1"/>
+      <c r="AB8" s="1"/>
+      <c r="AC8" s="1"/>
+      <c r="AD8" s="1"/>
+    </row>
+    <row r="9" ht="24">
+      <c r="A9" s="388"/>
+      <c r="B9" s="389" t="s">
+        <v>215</v>
+      </c>
+      <c r="C9" s="389" t="s">
+        <v>216</v>
+      </c>
+      <c r="D9" s="389" t="s">
+        <v>154</v>
+      </c>
+      <c r="E9" s="389" t="s">
+        <v>149</v>
+      </c>
+      <c r="F9" s="389" t="s">
+        <v>217</v>
+      </c>
+      <c r="G9" s="389" t="s">
+        <v>218</v>
+      </c>
+      <c r="H9" s="389" t="s">
+        <v>219</v>
+      </c>
+      <c r="I9" s="390"/>
+      <c r="J9" s="79"/>
+      <c r="K9" s="389"/>
+    </row>
+    <row r="10" s="385" customFormat="1">
+      <c r="A10" s="388"/>
+      <c r="B10" s="391"/>
+      <c r="C10" s="392"/>
+      <c r="D10" s="392"/>
+      <c r="E10" s="392"/>
+      <c r="F10" s="392"/>
+      <c r="G10" s="391"/>
+      <c r="H10" s="391"/>
+      <c r="I10" s="392"/>
+      <c r="J10" s="393"/>
+      <c r="K10" s="393"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+    </row>
+    <row r="11" ht="37.5" customHeight="1">
+      <c r="A11" s="389" t="s">
+        <v>220</v>
+      </c>
+      <c r="B11" s="394" t="s">
+        <v>221</v>
+      </c>
+      <c r="C11" s="394" t="s">
+        <v>221</v>
+      </c>
+      <c r="D11" s="395">
         <v>35</v>
       </c>
-      <c r="E11" s="35">
+      <c r="E11" s="395">
         <v>10</v>
       </c>
-      <c r="F11" s="35">
+      <c r="F11" s="395">
         <v>25</v>
       </c>
-      <c r="G11" s="35">
+      <c r="G11" s="395">
         <v>0</v>
       </c>
-      <c r="H11" s="34">
+      <c r="H11" s="396">
         <v>0</v>
       </c>
-      <c r="I11" s="30"/>
-[...43 lines deleted...]
-      <c r="E18" s="142">
+      <c r="I11" s="392"/>
+      <c r="J11" s="393"/>
+      <c r="K11" s="393"/>
+    </row>
+    <row r="12" s="385" customFormat="1">
+      <c r="J12" s="1"/>
+      <c r="K12" s="1"/>
+      <c r="L12" s="1"/>
+      <c r="M12" s="1"/>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+      <c r="X12" s="1"/>
+      <c r="Y12" s="1"/>
+      <c r="Z12" s="1"/>
+      <c r="AA12" s="1"/>
+      <c r="AB12" s="1"/>
+      <c r="AC12" s="1"/>
+      <c r="AD12" s="1"/>
+    </row>
+    <row r="14" s="100" customFormat="1" ht="12">
+      <c r="A14" s="397"/>
+    </row>
+    <row r="15" s="100" customFormat="1" ht="12"/>
+    <row r="16" hidden="1"/>
+    <row r="17" hidden="1"/>
+    <row r="18" hidden="1">
+      <c r="A18" s="389" t="s">
+        <v>215</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C18" s="1" t="str">
+        <f t="shared" ref="C18:C24" si="7">A18&amp;B18</f>
+        <v xml:space="preserve">1. BundesligaOhne</v>
+      </c>
+      <c r="E18" s="398">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:5" hidden="1">
-[...10 lines deleted...]
-      <c r="E19" s="142">
+    <row r="19" hidden="1">
+      <c r="A19" s="389" t="s">
+        <v>216</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C19" s="1" t="str">
+        <f t="shared" si="7"/>
+        <v xml:space="preserve">2. BundesligaOhne</v>
+      </c>
+      <c r="E19" s="398">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:5" hidden="1">
-[...7 lines deleted...]
-        <f t="shared" si="0"/>
+    <row r="20" hidden="1">
+      <c r="A20" s="79" t="s">
+        <v>154</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C20" s="1" t="str">
+        <f t="shared" si="7"/>
         <v>RegionalligaOhne</v>
       </c>
-      <c r="E20" s="142">
+      <c r="E20" s="398">
         <f>D11</f>
         <v>35</v>
       </c>
     </row>
-    <row r="21" spans="1:5" hidden="1">
-[...2 lines deleted...]
-        <f t="shared" si="0"/>
+    <row r="21" hidden="1">
+      <c r="A21" s="79"/>
+      <c r="C21" s="1" t="str">
+        <f t="shared" si="7"/>
         <v/>
       </c>
-      <c r="E21" s="142"/>
-[...12 lines deleted...]
-      <c r="E22" s="142">
+      <c r="E21" s="398"/>
+    </row>
+    <row r="22" hidden="1">
+      <c r="A22" s="389" t="s">
+        <v>215</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C22" s="1" t="str">
+        <f t="shared" si="7"/>
+        <v xml:space="preserve">1. BundesligaMit</v>
+      </c>
+      <c r="E22" s="398">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:5" hidden="1">
-[...10 lines deleted...]
-      <c r="E23" s="142">
+    <row r="23" hidden="1">
+      <c r="A23" s="389" t="s">
+        <v>216</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C23" s="1" t="str">
+        <f t="shared" si="7"/>
+        <v xml:space="preserve">2. BundesligaMit</v>
+      </c>
+      <c r="E23" s="398">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:5" hidden="1">
-[...7 lines deleted...]
-        <f t="shared" si="0"/>
+    <row r="24" hidden="1">
+      <c r="A24" s="389" t="s">
+        <v>154</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C24" s="1" t="str">
+        <f t="shared" si="7"/>
         <v>RegionalligaMit</v>
       </c>
-      <c r="E24" s="142">
+      <c r="E24" s="398">
         <v>35</v>
       </c>
     </row>
-    <row r="25" spans="1:5" hidden="1">
-[...43 lines deleted...]
-      <c r="L61" s="437"/>
+    <row r="25" hidden="1">
+      <c r="A25" s="389"/>
+      <c r="E25" s="398"/>
+    </row>
+    <row r="26" hidden="1">
+      <c r="A26" s="389"/>
+      <c r="E26" s="398"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="79"/>
+      <c r="E27" s="398"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="79"/>
+      <c r="E28" s="398"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="389"/>
+      <c r="E29" s="398"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="389"/>
+      <c r="E30" s="398"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="389"/>
+      <c r="E31" s="398"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="389"/>
+      <c r="E32" s="398"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="389"/>
+      <c r="E33" s="398"/>
+    </row>
+    <row r="34">
+      <c r="E34" s="398"/>
+    </row>
+    <row r="61">
+      <c r="H61" s="399"/>
+      <c r="I61" s="399"/>
+      <c r="J61" s="399"/>
+      <c r="K61" s="399"/>
+      <c r="L61" s="399"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="gTxDBMxYewZcWh31GcRU2jl83uxX7tZtjeXA3DVm/R7G72EJXlU2J5R3f5xGqlj859QUu7uMXoRD+kKGxTguyw==" saltValue="MA3o05HTjOFvb3KODpfdsQ==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="gTxDBMxYewZcWh31GcRU2jl83uxX7tZtjeXA3DVm/R7G72EJXlU2J5R3f5xGqlj859QUu7uMXoRD+kKGxTguyw==" saltValue="MA3o05HTjOFvb3KODpfdsQ==" spinCount="100000" autoFilter="1" deleteColumns="1" deleteRows="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertHyperlinks="1" insertRows="1" objects="0" pivotTables="1" scenarios="0" selectLockedCells="1" selectUnlockedCells="1" sheet="1" sort="1"/>
   <mergeCells count="6">
-    <mergeCell ref="H61:L61"/>
+    <mergeCell ref="A1:D5"/>
+    <mergeCell ref="E1:E5"/>
+    <mergeCell ref="F1:F5"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="G7:J7"/>
-    <mergeCell ref="F1:F5"/>
-[...1 lines deleted...]
-    <mergeCell ref="E1:E5"/>
+    <mergeCell ref="H61:L61"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <printOptions headings="0" gridLines="0"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.78740157500000008" bottom="0.78740157500000008" header="0.29999999999999999" footer="0.29999999999999999"/>
+  <pageSetup paperSize="9" scale="81" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="0" errors="displayed" horizontalDpi="600" verticalDpi="600" copies="1"/>
+  <headerFooter/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
   <sheetPr codeName="Tabelle11">
     <tabColor theme="0" tint="-0.249977111117893"/>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:AM27"/>
   <sheetViews>
-    <sheetView zoomScale="125" zoomScaleNormal="125" zoomScalePageLayoutView="125" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView zoomScale="125" workbookViewId="0">
+      <selection activeCell="A2" activeCellId="0" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="15.140625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="19" max="19" width="26" customWidth="1"/>
+    <col customWidth="1" min="2" max="2" width="15.140625"/>
+    <col customWidth="1" min="3" max="3" width="17.140625"/>
+    <col customWidth="1" min="4" max="4" width="21.42578125"/>
+    <col customWidth="1" min="5" max="5" width="15.140625"/>
+    <col customWidth="1" min="6" max="6" width="11.85546875"/>
+    <col customWidth="1" min="12" max="12" width="14.7109375"/>
+    <col customWidth="1" min="13" max="13" width="20.7109375"/>
+    <col customWidth="1" min="14" max="14" width="13.7109375"/>
+    <col customWidth="1" min="15" max="15" width="21"/>
+    <col customWidth="1" min="16" max="16" width="15.28515625"/>
+    <col customWidth="1" min="17" max="17" width="17.140625"/>
+    <col customWidth="1" min="19" max="19" width="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
-[...31 lines deleted...]
-        <v>35</v>
+    <row r="1">
+      <c r="A1" s="23" t="s">
+        <v>224</v>
+      </c>
+      <c r="B1" s="23" t="s">
+        <v>225</v>
+      </c>
+      <c r="C1" s="23" t="s">
+        <v>226</v>
+      </c>
+      <c r="D1" s="23" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1" s="23" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1" s="23" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1" s="23" t="s">
+        <v>230</v>
+      </c>
+      <c r="H1" s="23" t="s">
+        <v>231</v>
+      </c>
+      <c r="I1" s="23" t="s">
+        <v>232</v>
+      </c>
+      <c r="J1" s="23" t="s">
+        <v>233</v>
+      </c>
+      <c r="K1" s="23" t="s">
+        <v>234</v>
       </c>
       <c r="L1" t="s">
-        <v>60</v>
+        <v>235</v>
       </c>
       <c r="M1" t="s">
-        <v>64</v>
+        <v>236</v>
       </c>
       <c r="N1" t="s">
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="O1" t="s">
-        <v>62</v>
+        <v>238</v>
       </c>
       <c r="P1" t="s">
-        <v>63</v>
+        <v>239</v>
       </c>
       <c r="Q1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>240</v>
+      </c>
+      <c r="R1" s="400" t="s">
+        <v>241</v>
       </c>
       <c r="S1" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      <c r="A2" s="3">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="401">
         <f>IF(Reisekostenabrechnung!J21 &gt; Reisekostenabrechnung!J23, "",IF(Reisekostenabrechnung!E21 = Reisekostenabrechnung!E23,MOD(Reisekostenabrechnung!J23-Reisekostenabrechnung!J21,1)*24, ""))</f>
         <v>0</v>
       </c>
-      <c r="B2" s="3" t="str">
+      <c r="B2" s="401" t="str">
         <f>IF(Reisekostenabrechnung!E21 &lt;&gt; Reisekostenabrechnung!E23,MOD(E2-Reisekostenabrechnung!J21,1)*24, "")</f>
         <v/>
       </c>
-      <c r="C2" s="3" t="str">
+      <c r="C2" s="401" t="str">
         <f>IF(Reisekostenabrechnung!E21 &lt;&gt; Reisekostenabrechnung!E23,MOD(Reisekostenabrechnung!J23-E2,1)*24, "")</f>
         <v/>
       </c>
-      <c r="D2" s="2" t="str">
+      <c r="D2" s="402" t="str">
         <f>IF(AND(Reisekostenabrechnung!E21 &lt;&gt; Reisekostenabrechnung!E23,DATEDIF(Reisekostenabrechnung!E21,Reisekostenabrechnung!E23,"d")-1 &lt;&gt; 0),DATEDIF(Reisekostenabrechnung!E21,Reisekostenabrechnung!E23,"d")-1,"")</f>
         <v/>
       </c>
-      <c r="E2" s="7">
+      <c r="E2" s="403">
         <v>0</v>
       </c>
-      <c r="F2" s="5" t="str">
+      <c r="F2" s="404" t="str">
         <f>IF(AND($B2&gt;=6,$B2&lt;8,$C2&gt;=6,$C2&lt;8),2,IF(AND($B2&gt;=6,$B2&lt;8),1,IF(AND($C2&gt;=6,$C2&lt;8),1,"")))</f>
         <v/>
       </c>
-      <c r="G2" s="5" t="str">
+      <c r="G2" s="404" t="str">
         <f>IF(AND($B2&gt;=8,$B2&lt;12,$C2&gt;=8,$C2&lt;12),2,IF(AND($B2&gt;=8,$B2&lt;12),1,IF(AND($C2&gt;=8,$C2&lt;12),1,"")))</f>
         <v/>
       </c>
-      <c r="H2" s="8" t="str">
+      <c r="H2" s="405" t="str">
         <f>IF(Reisekostenabrechnung!E21 = Reisekostenabrechnung!E23, "",IF(AND(B2 &lt; 12, C2 &lt; 12, D2 = ""), "",IF(AND(B2 &lt; 12, C2 &lt; 12, D2 &lt;&gt; ""),D2,IF(AND($B2&gt;=12,$C2&gt;=12),2+IF(D2&lt;&gt;"",D2,0),IF($B2&gt;=12,1+IF(D2&lt;&gt;"",D2,0),IF($C2&gt;=12,1+IF(D2&lt;&gt;"",D2,0)))))))</f>
         <v/>
       </c>
-      <c r="I2" s="9" t="e">
+      <c r="I2" s="406" t="e">
         <f>IF(Reisekostenabrechnung!#REF! = "x",(IF(Reisekostenabrechnung!#REF! &lt;&gt; "", Reisekostenabrechnung!#REF!, 0)+IF(Reisekostenabrechnung!#REF! &lt;&gt; "", Reisekostenabrechnung!#REF!, 0)+IF(Reisekostenabrechnung!#REF! &lt;&gt; "", Reisekostenabrechnung!#REF!, 0))*Reisekostenabrechnung!#REF!,0)</f>
         <v>#REF!</v>
       </c>
-      <c r="J2" s="9" t="e">
+      <c r="J2" s="406" t="e">
         <f>IF(Reisekostenabrechnung!#REF! = "x",(IF(Reisekostenabrechnung!#REF! &lt;&gt; "", Reisekostenabrechnung!#REF!, 0)+IF(Reisekostenabrechnung!#REF! &lt;&gt; "", Reisekostenabrechnung!#REF!, 0)+IF(Reisekostenabrechnung!#REF! &lt;&gt; "", Reisekostenabrechnung!#REF!, 0))*Reisekostenabrechnung!#REF!,0)</f>
         <v>#REF!</v>
       </c>
-      <c r="K2" s="9" t="e">
+      <c r="K2" s="406" t="e">
         <f>IF(Reisekostenabrechnung!#REF! = "x",(IF(Reisekostenabrechnung!#REF! &lt;&gt; "", Reisekostenabrechnung!#REF!, 0)+IF(Reisekostenabrechnung!#REF! &lt;&gt; "", Reisekostenabrechnung!#REF!, 0)+IF(Reisekostenabrechnung!#REF! &lt;&gt; "", Reisekostenabrechnung!#REF!, 0))*Reisekostenabrechnung!#REF!,0)</f>
         <v>#REF!</v>
       </c>
       <c r="L2" t="str">
         <f>IF(A2 = "",Reisekostenabrechnung!#REF!+Reisekostenabrechnung!#REF!+Reisekostenabrechnung!#REF!,"")</f>
         <v/>
       </c>
       <c r="M2" t="e">
         <f>IF(AND($A$2="", Reisekostenabrechnung!#REF! = "x"),IF($B$2&gt;=12,VLOOKUP(Reisekostenabrechnung!$K$8,Tagessätze!$A$2:$P$7,9),IF($B$2&gt;=8,VLOOKUP(Reisekostenabrechnung!$K$8,Tagessätze!$A$2:$P$7,8),IF($B$2&gt;=6,VLOOKUP(Reisekostenabrechnung!$K$8,Tagessätze!$A$2:$P$7,7),0))),0)</f>
         <v>#REF!</v>
       </c>
       <c r="N2" t="e">
         <f>($L$2-$M$2)*VLOOKUP(Reisekostenabrechnung!$K$8,Tagessätze!$A$2:$P$7,10)</f>
         <v>#VALUE!</v>
       </c>
       <c r="O2" t="e">
         <f>IF(AND($A$2="", Reisekostenabrechnung!#REF! = "x"),IF($C$2&gt;=12,VLOOKUP(Reisekostenabrechnung!$K$8,Tagessätze!$A$2:$P$7,9),IF($C$2&gt;=8,VLOOKUP(Reisekostenabrechnung!$K$8,Tagessätze!$A$2:$P$7,8),IF($C$2&gt;=6,VLOOKUP(Reisekostenabrechnung!$K$8,Tagessätze!$A$2:$P$7,7),0))),0)</f>
         <v>#REF!</v>
       </c>
       <c r="P2" t="e">
         <f>($L$2-$O$2)*VLOOKUP(Reisekostenabrechnung!$K$8,Tagessätze!$A$2:$P$7,12)</f>
         <v>#VALUE!</v>
       </c>
       <c r="Q2" t="e">
         <f>IF(#REF! &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!A1:P8, 2,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="R2" s="21" t="e">
+      <c r="R2" s="400" t="e">
         <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S2" t="e">
         <f>IF(R2 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T2" s="9"/>
-[...24 lines deleted...]
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+      <c r="T2" s="406"/>
+      <c r="U2" s="406"/>
+      <c r="V2" s="406"/>
+      <c r="W2" s="406"/>
+      <c r="X2" s="406"/>
+      <c r="Y2" s="406"/>
+      <c r="Z2" s="406"/>
+      <c r="AA2" s="406"/>
+      <c r="AB2" s="406"/>
+      <c r="AC2" s="406"/>
+      <c r="AD2" s="406"/>
+      <c r="AE2" s="406"/>
+      <c r="AF2" s="406"/>
+      <c r="AG2" s="406"/>
+      <c r="AH2" s="406"/>
+      <c r="AI2" s="406"/>
+      <c r="AJ2" s="406"/>
+      <c r="AK2" s="406"/>
+      <c r="AL2" s="406"/>
+      <c r="AM2" s="406"/>
+    </row>
+    <row r="3">
+      <c r="B3" s="402"/>
+      <c r="E3" s="407"/>
+      <c r="R3" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S3" t="e">
-        <f>IF(R3 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R3&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T3" s="9"/>
-[...22 lines deleted...]
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+      <c r="T3" s="406"/>
+      <c r="U3" s="406"/>
+      <c r="V3" s="406"/>
+      <c r="W3" s="406"/>
+      <c r="X3" s="406"/>
+      <c r="Y3" s="406"/>
+      <c r="Z3" s="406"/>
+      <c r="AA3" s="406"/>
+      <c r="AB3" s="406"/>
+      <c r="AC3" s="406"/>
+      <c r="AD3" s="406"/>
+      <c r="AE3" s="406"/>
+      <c r="AF3" s="406"/>
+      <c r="AG3" s="406"/>
+      <c r="AH3" s="406"/>
+      <c r="AI3" s="406"/>
+      <c r="AJ3" s="406"/>
+      <c r="AK3" s="406"/>
+      <c r="AL3" s="406"/>
+      <c r="AM3" s="406"/>
+    </row>
+    <row r="4">
+      <c r="R4" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S4" t="e">
-        <f>IF(R4 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R4&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T4" s="9"/>
-[...20 lines deleted...]
-    <row r="5" spans="1:39">
+      <c r="T4" s="406"/>
+      <c r="U4" s="406"/>
+      <c r="V4" s="406"/>
+      <c r="W4" s="406"/>
+      <c r="X4" s="406"/>
+      <c r="Y4" s="406"/>
+      <c r="Z4" s="406"/>
+      <c r="AA4" s="406"/>
+      <c r="AB4" s="406"/>
+      <c r="AC4" s="406"/>
+      <c r="AD4" s="406"/>
+      <c r="AE4" s="406"/>
+      <c r="AF4" s="406"/>
+      <c r="AG4" s="406"/>
+      <c r="AH4" s="406"/>
+      <c r="AI4" s="406"/>
+      <c r="AJ4" s="406"/>
+      <c r="AK4" s="406"/>
+      <c r="AL4" s="406"/>
+      <c r="AM4" s="406"/>
+    </row>
+    <row r="5">
       <c r="A5" t="s">
-        <v>72</v>
+        <v>243</v>
       </c>
       <c r="B5" t="s">
-        <v>75</v>
+        <v>244</v>
       </c>
       <c r="C5" t="s">
-        <v>73</v>
+        <v>245</v>
       </c>
       <c r="D5" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+        <v>246</v>
+      </c>
+      <c r="R5" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S5" t="e">
-        <f>IF(R5 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R5&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T5" s="9"/>
-[...21 lines deleted...]
-      <c r="A6" s="3" t="str">
+      <c r="T5" s="406"/>
+      <c r="U5" s="406"/>
+      <c r="V5" s="406"/>
+      <c r="W5" s="406"/>
+      <c r="X5" s="406"/>
+      <c r="Y5" s="406"/>
+      <c r="Z5" s="406"/>
+      <c r="AA5" s="406"/>
+      <c r="AB5" s="406"/>
+      <c r="AC5" s="406"/>
+      <c r="AD5" s="406"/>
+      <c r="AE5" s="406"/>
+      <c r="AF5" s="406"/>
+      <c r="AG5" s="406"/>
+      <c r="AH5" s="406"/>
+      <c r="AI5" s="406"/>
+      <c r="AJ5" s="406"/>
+      <c r="AK5" s="406"/>
+      <c r="AL5" s="406"/>
+      <c r="AM5" s="406"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="401" t="str">
         <f>IF(AND(Honorarabrechnung!B17 &lt;&gt; "", Honorarabrechnung!C17 &lt;&gt; ""),(HOUR(Honorarabrechnung!C17-Honorarabrechnung!B17)*60+MINUTE(Honorarabrechnung!C17-Honorarabrechnung!B17))/60, "")</f>
         <v/>
       </c>
-      <c r="B6" s="3" t="str">
+      <c r="B6" s="401" t="str">
         <f>IF(AND(Honorarabrechnung!D17 &lt;&gt; "", Honorarabrechnung!E17 &lt;&gt; ""),(HOUR(Honorarabrechnung!E17-Honorarabrechnung!D17)*60+MINUTE(Honorarabrechnung!E17-Honorarabrechnung!D17))/60, "")</f>
         <v/>
       </c>
-      <c r="C6" s="3" t="str">
+      <c r="C6" s="401" t="str">
         <f>IF(AND(Honorarabrechnung!F17 &lt;&gt; "", Honorarabrechnung!G17 &lt;&gt; ""),(HOUR(Honorarabrechnung!G17-Honorarabrechnung!F17)*60+MINUTE(Honorarabrechnung!G17-Honorarabrechnung!F17))/60, "")</f>
         <v/>
       </c>
-      <c r="D6" s="3" t="str">
-        <f>IF(COUNT(A6:C6) &gt;0, SUM(A6:C6), "")</f>
+      <c r="D6" s="401" t="str">
+        <f t="shared" ref="D6:D17" si="8">IF(COUNT(A6:C6) &gt;0, SUM(A6:C6), "")</f>
         <v/>
       </c>
-      <c r="R6" s="21" t="e">
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+      <c r="R6" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S6" t="e">
-        <f>IF(R6 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R6&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T6" s="9"/>
-[...22 lines deleted...]
-        <f>IF(AND(Honorarabrechnung!B18 &lt;&gt; "", Honorarabrechnung!C18 &lt;&gt; ""),(HOUR(Honorarabrechnung!C18-Honorarabrechnung!B18)*60+MINUTE(Honorarabrechnung!C18-Honorarabrechnung!B18))/60, "")</f>
+      <c r="T6" s="406"/>
+      <c r="U6" s="406"/>
+      <c r="V6" s="406"/>
+      <c r="W6" s="406"/>
+      <c r="X6" s="406"/>
+      <c r="Y6" s="406"/>
+      <c r="Z6" s="406"/>
+      <c r="AA6" s="406"/>
+      <c r="AB6" s="406"/>
+      <c r="AC6" s="406"/>
+      <c r="AD6" s="406"/>
+      <c r="AE6" s="406"/>
+      <c r="AF6" s="406"/>
+      <c r="AG6" s="406"/>
+      <c r="AH6" s="406"/>
+      <c r="AI6" s="406"/>
+      <c r="AJ6" s="406"/>
+      <c r="AK6" s="406"/>
+      <c r="AL6" s="406"/>
+      <c r="AM6" s="406"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!B18&lt;&gt;"",Honorarabrechnung!C18&lt;&gt;""),(HOUR(Honorarabrechnung!C18-Honorarabrechnung!B18)*60+MINUTE(Honorarabrechnung!C18-Honorarabrechnung!B18))/60,"")</f>
         <v/>
       </c>
-      <c r="B7" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!D18 &lt;&gt; "", Honorarabrechnung!E18 &lt;&gt; ""),(HOUR(Honorarabrechnung!E18-Honorarabrechnung!D18)*60+MINUTE(Honorarabrechnung!E18-Honorarabrechnung!D18))/60, "")</f>
+      <c r="B7" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!D18&lt;&gt;"",Honorarabrechnung!E18&lt;&gt;""),(HOUR(Honorarabrechnung!E18-Honorarabrechnung!D18)*60+MINUTE(Honorarabrechnung!E18-Honorarabrechnung!D18))/60,"")</f>
         <v/>
       </c>
-      <c r="C7" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!F18 &lt;&gt; "", Honorarabrechnung!G18 &lt;&gt; ""),(HOUR(Honorarabrechnung!G18-Honorarabrechnung!F18)*60+MINUTE(Honorarabrechnung!G18-Honorarabrechnung!F18))/60, "")</f>
+      <c r="C7" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!F18&lt;&gt;"",Honorarabrechnung!G18&lt;&gt;""),(HOUR(Honorarabrechnung!G18-Honorarabrechnung!F18)*60+MINUTE(Honorarabrechnung!G18-Honorarabrechnung!F18))/60,"")</f>
         <v/>
       </c>
-      <c r="D7" s="3" t="str">
-        <f t="shared" ref="D7:D17" si="0">IF(COUNT(A7:C7) &gt;0, SUM(A7:C7), "")</f>
+      <c r="D7" s="401" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="R7" s="21" t="e">
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+      <c r="R7" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S7" t="e">
-        <f>IF(R7 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R7&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T7" s="9"/>
-[...22 lines deleted...]
-        <f>IF(AND(Honorarabrechnung!B19 &lt;&gt; "", Honorarabrechnung!C19 &lt;&gt; ""),(HOUR(Honorarabrechnung!C19-Honorarabrechnung!B19)*60+MINUTE(Honorarabrechnung!C19-Honorarabrechnung!B19))/60, "")</f>
+      <c r="T7" s="406"/>
+      <c r="U7" s="406"/>
+      <c r="V7" s="406"/>
+      <c r="W7" s="406"/>
+      <c r="X7" s="406"/>
+      <c r="Y7" s="406"/>
+      <c r="Z7" s="406"/>
+      <c r="AA7" s="406"/>
+      <c r="AB7" s="406"/>
+      <c r="AC7" s="406"/>
+      <c r="AD7" s="406"/>
+      <c r="AE7" s="406"/>
+      <c r="AF7" s="406"/>
+      <c r="AG7" s="406"/>
+      <c r="AH7" s="406"/>
+      <c r="AI7" s="406"/>
+      <c r="AJ7" s="406"/>
+      <c r="AK7" s="406"/>
+      <c r="AL7" s="406"/>
+      <c r="AM7" s="406"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!B19&lt;&gt;"",Honorarabrechnung!C19&lt;&gt;""),(HOUR(Honorarabrechnung!C19-Honorarabrechnung!B19)*60+MINUTE(Honorarabrechnung!C19-Honorarabrechnung!B19))/60,"")</f>
         <v/>
       </c>
-      <c r="B8" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!D19 &lt;&gt; "", Honorarabrechnung!E19 &lt;&gt; ""),(HOUR(Honorarabrechnung!E19-Honorarabrechnung!D19)*60+MINUTE(Honorarabrechnung!E19-Honorarabrechnung!D19))/60, "")</f>
+      <c r="B8" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!D19&lt;&gt;"",Honorarabrechnung!E19&lt;&gt;""),(HOUR(Honorarabrechnung!E19-Honorarabrechnung!D19)*60+MINUTE(Honorarabrechnung!E19-Honorarabrechnung!D19))/60,"")</f>
         <v/>
       </c>
-      <c r="C8" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!F19 &lt;&gt; "", Honorarabrechnung!G19 &lt;&gt; ""),(HOUR(Honorarabrechnung!G19-Honorarabrechnung!F19)*60+MINUTE(Honorarabrechnung!G19-Honorarabrechnung!F19))/60, "")</f>
+      <c r="C8" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!F19&lt;&gt;"",Honorarabrechnung!G19&lt;&gt;""),(HOUR(Honorarabrechnung!G19-Honorarabrechnung!F19)*60+MINUTE(Honorarabrechnung!G19-Honorarabrechnung!F19))/60,"")</f>
         <v/>
       </c>
-      <c r="D8" s="3" t="str">
-        <f t="shared" si="0"/>
+      <c r="D8" s="401" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="R8" s="21" t="e">
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+      <c r="R8" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S8" t="e">
-        <f>IF(R8 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R8&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T8" s="9"/>
-[...22 lines deleted...]
-        <f>IF(AND(Honorarabrechnung!B20 &lt;&gt; "", Honorarabrechnung!C20 &lt;&gt; ""),(HOUR(Honorarabrechnung!C20-Honorarabrechnung!B20)*60+MINUTE(Honorarabrechnung!C20-Honorarabrechnung!B20))/60, "")</f>
+      <c r="T8" s="406"/>
+      <c r="U8" s="406"/>
+      <c r="V8" s="406"/>
+      <c r="W8" s="406"/>
+      <c r="X8" s="406"/>
+      <c r="Y8" s="406"/>
+      <c r="Z8" s="406"/>
+      <c r="AA8" s="406"/>
+      <c r="AB8" s="406"/>
+      <c r="AC8" s="406"/>
+      <c r="AD8" s="406"/>
+      <c r="AE8" s="406"/>
+      <c r="AF8" s="406"/>
+      <c r="AG8" s="406"/>
+      <c r="AH8" s="406"/>
+      <c r="AI8" s="406"/>
+      <c r="AJ8" s="406"/>
+      <c r="AK8" s="406"/>
+      <c r="AL8" s="406"/>
+      <c r="AM8" s="406"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!B20&lt;&gt;"",Honorarabrechnung!C20&lt;&gt;""),(HOUR(Honorarabrechnung!C20-Honorarabrechnung!B20)*60+MINUTE(Honorarabrechnung!C20-Honorarabrechnung!B20))/60,"")</f>
         <v/>
       </c>
-      <c r="B9" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!D20 &lt;&gt; "", Honorarabrechnung!E20 &lt;&gt; ""),(HOUR(Honorarabrechnung!E20-Honorarabrechnung!D20)*60+MINUTE(Honorarabrechnung!E20-Honorarabrechnung!D20))/60, "")</f>
+      <c r="B9" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!D20&lt;&gt;"",Honorarabrechnung!E20&lt;&gt;""),(HOUR(Honorarabrechnung!E20-Honorarabrechnung!D20)*60+MINUTE(Honorarabrechnung!E20-Honorarabrechnung!D20))/60,"")</f>
         <v/>
       </c>
-      <c r="C9" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!F20 &lt;&gt; "", Honorarabrechnung!G20 &lt;&gt; ""),(HOUR(Honorarabrechnung!G20-Honorarabrechnung!F20)*60+MINUTE(Honorarabrechnung!G20-Honorarabrechnung!F20))/60, "")</f>
+      <c r="C9" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!F20&lt;&gt;"",Honorarabrechnung!G20&lt;&gt;""),(HOUR(Honorarabrechnung!G20-Honorarabrechnung!F20)*60+MINUTE(Honorarabrechnung!G20-Honorarabrechnung!F20))/60,"")</f>
         <v/>
       </c>
-      <c r="D9" s="3" t="str">
-        <f t="shared" si="0"/>
+      <c r="D9" s="401" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="R9" s="21" t="e">
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+      <c r="R9" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S9" t="e">
-        <f>IF(R9 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R9&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T9" s="9"/>
-[...22 lines deleted...]
-        <f>IF(AND(Honorarabrechnung!B21 &lt;&gt; "", Honorarabrechnung!C21 &lt;&gt; ""),(HOUR(Honorarabrechnung!C21-Honorarabrechnung!B21)*60+MINUTE(Honorarabrechnung!C21-Honorarabrechnung!B21))/60, "")</f>
+      <c r="T9" s="406"/>
+      <c r="U9" s="406"/>
+      <c r="V9" s="406"/>
+      <c r="W9" s="406"/>
+      <c r="X9" s="406"/>
+      <c r="Y9" s="406"/>
+      <c r="Z9" s="406"/>
+      <c r="AA9" s="406"/>
+      <c r="AB9" s="406"/>
+      <c r="AC9" s="406"/>
+      <c r="AD9" s="406"/>
+      <c r="AE9" s="406"/>
+      <c r="AF9" s="406"/>
+      <c r="AG9" s="406"/>
+      <c r="AH9" s="406"/>
+      <c r="AI9" s="406"/>
+      <c r="AJ9" s="406"/>
+      <c r="AK9" s="406"/>
+      <c r="AL9" s="406"/>
+      <c r="AM9" s="406"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!B21&lt;&gt;"",Honorarabrechnung!C21&lt;&gt;""),(HOUR(Honorarabrechnung!C21-Honorarabrechnung!B21)*60+MINUTE(Honorarabrechnung!C21-Honorarabrechnung!B21))/60,"")</f>
         <v/>
       </c>
-      <c r="B10" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!D21 &lt;&gt; "", Honorarabrechnung!E21 &lt;&gt; ""),(HOUR(Honorarabrechnung!E21-Honorarabrechnung!D21)*60+MINUTE(Honorarabrechnung!E21-Honorarabrechnung!D21))/60, "")</f>
+      <c r="B10" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!D21&lt;&gt;"",Honorarabrechnung!E21&lt;&gt;""),(HOUR(Honorarabrechnung!E21-Honorarabrechnung!D21)*60+MINUTE(Honorarabrechnung!E21-Honorarabrechnung!D21))/60,"")</f>
         <v/>
       </c>
-      <c r="C10" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!F21 &lt;&gt; "", Honorarabrechnung!G21 &lt;&gt; ""),(HOUR(Honorarabrechnung!G21-Honorarabrechnung!F21)*60+MINUTE(Honorarabrechnung!G21-Honorarabrechnung!F21))/60, "")</f>
+      <c r="C10" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!F21&lt;&gt;"",Honorarabrechnung!G21&lt;&gt;""),(HOUR(Honorarabrechnung!G21-Honorarabrechnung!F21)*60+MINUTE(Honorarabrechnung!G21-Honorarabrechnung!F21))/60,"")</f>
         <v/>
       </c>
-      <c r="D10" s="3" t="str">
-        <f t="shared" si="0"/>
+      <c r="D10" s="401" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="R10" s="21" t="e">
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+      <c r="R10" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S10" t="e">
         <f>IF(R10 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T10" s="9"/>
-[...22 lines deleted...]
-        <f>IF(AND(Honorarabrechnung!B22 &lt;&gt; "", Honorarabrechnung!C22 &lt;&gt; ""),(HOUR(Honorarabrechnung!C22-Honorarabrechnung!B22)*60+MINUTE(Honorarabrechnung!C22-Honorarabrechnung!B22))/60, "")</f>
+      <c r="T10" s="406"/>
+      <c r="U10" s="406"/>
+      <c r="V10" s="406"/>
+      <c r="W10" s="406"/>
+      <c r="X10" s="406"/>
+      <c r="Y10" s="406"/>
+      <c r="Z10" s="406"/>
+      <c r="AA10" s="406"/>
+      <c r="AB10" s="406"/>
+      <c r="AC10" s="406"/>
+      <c r="AD10" s="406"/>
+      <c r="AE10" s="406"/>
+      <c r="AF10" s="406"/>
+      <c r="AG10" s="406"/>
+      <c r="AH10" s="406"/>
+      <c r="AI10" s="406"/>
+      <c r="AJ10" s="406"/>
+      <c r="AK10" s="406"/>
+      <c r="AL10" s="406"/>
+      <c r="AM10" s="406"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!B22&lt;&gt;"",Honorarabrechnung!C22&lt;&gt;""),(HOUR(Honorarabrechnung!C22-Honorarabrechnung!B22)*60+MINUTE(Honorarabrechnung!C22-Honorarabrechnung!B22))/60,"")</f>
         <v/>
       </c>
-      <c r="B11" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!D22 &lt;&gt; "", Honorarabrechnung!E22 &lt;&gt; ""),(HOUR(Honorarabrechnung!E22-Honorarabrechnung!D22)*60+MINUTE(Honorarabrechnung!E22-Honorarabrechnung!D22))/60, "")</f>
+      <c r="B11" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!D22&lt;&gt;"",Honorarabrechnung!E22&lt;&gt;""),(HOUR(Honorarabrechnung!E22-Honorarabrechnung!D22)*60+MINUTE(Honorarabrechnung!E22-Honorarabrechnung!D22))/60,"")</f>
         <v/>
       </c>
-      <c r="C11" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!F22 &lt;&gt; "", Honorarabrechnung!G22 &lt;&gt; ""),(HOUR(Honorarabrechnung!G22-Honorarabrechnung!F22)*60+MINUTE(Honorarabrechnung!G22-Honorarabrechnung!F22))/60, "")</f>
+      <c r="C11" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!F22&lt;&gt;"",Honorarabrechnung!G22&lt;&gt;""),(HOUR(Honorarabrechnung!G22-Honorarabrechnung!F22)*60+MINUTE(Honorarabrechnung!G22-Honorarabrechnung!F22))/60,"")</f>
         <v/>
       </c>
-      <c r="D11" s="3" t="str">
-        <f t="shared" si="0"/>
+      <c r="D11" s="401" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="R11" s="21" t="e">
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+      <c r="R11" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S11" t="e">
-        <f>IF(R11 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R11&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T11" s="9"/>
-[...22 lines deleted...]
-        <f>IF(AND(Honorarabrechnung!B23 &lt;&gt; "", Honorarabrechnung!C23 &lt;&gt; ""),(HOUR(Honorarabrechnung!C23-Honorarabrechnung!B23)*60+MINUTE(Honorarabrechnung!C23-Honorarabrechnung!B23))/60, "")</f>
+      <c r="T11" s="406"/>
+      <c r="U11" s="406"/>
+      <c r="V11" s="406"/>
+      <c r="W11" s="406"/>
+      <c r="X11" s="406"/>
+      <c r="Y11" s="406"/>
+      <c r="Z11" s="406"/>
+      <c r="AA11" s="406"/>
+      <c r="AB11" s="406"/>
+      <c r="AC11" s="406"/>
+      <c r="AD11" s="406"/>
+      <c r="AE11" s="406"/>
+      <c r="AF11" s="406"/>
+      <c r="AG11" s="406"/>
+      <c r="AH11" s="406"/>
+      <c r="AI11" s="406"/>
+      <c r="AJ11" s="406"/>
+      <c r="AK11" s="406"/>
+      <c r="AL11" s="406"/>
+      <c r="AM11" s="406"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!B23&lt;&gt;"",Honorarabrechnung!C23&lt;&gt;""),(HOUR(Honorarabrechnung!C23-Honorarabrechnung!B23)*60+MINUTE(Honorarabrechnung!C23-Honorarabrechnung!B23))/60,"")</f>
         <v/>
       </c>
-      <c r="B12" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!D23 &lt;&gt; "", Honorarabrechnung!E23 &lt;&gt; ""),(HOUR(Honorarabrechnung!E23-Honorarabrechnung!D23)*60+MINUTE(Honorarabrechnung!E23-Honorarabrechnung!D23))/60, "")</f>
+      <c r="B12" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!D23&lt;&gt;"",Honorarabrechnung!E23&lt;&gt;""),(HOUR(Honorarabrechnung!E23-Honorarabrechnung!D23)*60+MINUTE(Honorarabrechnung!E23-Honorarabrechnung!D23))/60,"")</f>
         <v/>
       </c>
-      <c r="C12" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!F23 &lt;&gt; "", Honorarabrechnung!G23 &lt;&gt; ""),(HOUR(Honorarabrechnung!G23-Honorarabrechnung!F23)*60+MINUTE(Honorarabrechnung!G23-Honorarabrechnung!F23))/60, "")</f>
+      <c r="C12" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!F23&lt;&gt;"",Honorarabrechnung!G23&lt;&gt;""),(HOUR(Honorarabrechnung!G23-Honorarabrechnung!F23)*60+MINUTE(Honorarabrechnung!G23-Honorarabrechnung!F23))/60,"")</f>
         <v/>
       </c>
-      <c r="D12" s="3" t="str">
-        <f t="shared" si="0"/>
+      <c r="D12" s="401" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="R12" s="21" t="e">
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+      <c r="R12" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S12" t="e">
-        <f>IF(R12 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R12&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T12" s="9"/>
-[...22 lines deleted...]
-        <f>IF(AND(Honorarabrechnung!B24 &lt;&gt; "", Honorarabrechnung!C24 &lt;&gt; ""),(HOUR(Honorarabrechnung!C24-Honorarabrechnung!B24)*60+MINUTE(Honorarabrechnung!C24-Honorarabrechnung!B24))/60, "")</f>
+      <c r="T12" s="406"/>
+      <c r="U12" s="406"/>
+      <c r="V12" s="406"/>
+      <c r="W12" s="406"/>
+      <c r="X12" s="406"/>
+      <c r="Y12" s="406"/>
+      <c r="Z12" s="406"/>
+      <c r="AA12" s="406"/>
+      <c r="AB12" s="406"/>
+      <c r="AC12" s="406"/>
+      <c r="AD12" s="406"/>
+      <c r="AE12" s="406"/>
+      <c r="AF12" s="406"/>
+      <c r="AG12" s="406"/>
+      <c r="AH12" s="406"/>
+      <c r="AI12" s="406"/>
+      <c r="AJ12" s="406"/>
+      <c r="AK12" s="406"/>
+      <c r="AL12" s="406"/>
+      <c r="AM12" s="406"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!B24&lt;&gt;"",Honorarabrechnung!C24&lt;&gt;""),(HOUR(Honorarabrechnung!C24-Honorarabrechnung!B24)*60+MINUTE(Honorarabrechnung!C24-Honorarabrechnung!B24))/60,"")</f>
         <v/>
       </c>
-      <c r="B13" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!D24 &lt;&gt; "", Honorarabrechnung!E24 &lt;&gt; ""),(HOUR(Honorarabrechnung!E24-Honorarabrechnung!D24)*60+MINUTE(Honorarabrechnung!E24-Honorarabrechnung!D24))/60, "")</f>
+      <c r="B13" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!D24&lt;&gt;"",Honorarabrechnung!E24&lt;&gt;""),(HOUR(Honorarabrechnung!E24-Honorarabrechnung!D24)*60+MINUTE(Honorarabrechnung!E24-Honorarabrechnung!D24))/60,"")</f>
         <v/>
       </c>
-      <c r="C13" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!F24 &lt;&gt; "", Honorarabrechnung!G24 &lt;&gt; ""),(HOUR(Honorarabrechnung!G24-Honorarabrechnung!F24)*60+MINUTE(Honorarabrechnung!G24-Honorarabrechnung!F24))/60, "")</f>
+      <c r="C13" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!F24&lt;&gt;"",Honorarabrechnung!G24&lt;&gt;""),(HOUR(Honorarabrechnung!G24-Honorarabrechnung!F24)*60+MINUTE(Honorarabrechnung!G24-Honorarabrechnung!F24))/60,"")</f>
         <v/>
       </c>
-      <c r="D13" s="3" t="str">
-        <f t="shared" si="0"/>
+      <c r="D13" s="401" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="R13" s="21" t="e">
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+      <c r="R13" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S13" t="e">
-        <f>IF(R13 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R13&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v>#REF!</v>
       </c>
-      <c r="T13" s="9"/>
-[...22 lines deleted...]
-        <f>IF(AND(Honorarabrechnung!B25 &lt;&gt; "", Honorarabrechnung!C25 &lt;&gt; ""),(HOUR(Honorarabrechnung!C25-Honorarabrechnung!B25)*60+MINUTE(Honorarabrechnung!C25-Honorarabrechnung!B25))/60, "")</f>
+      <c r="T13" s="406"/>
+      <c r="U13" s="406"/>
+      <c r="V13" s="406"/>
+      <c r="W13" s="406"/>
+      <c r="X13" s="406"/>
+      <c r="Y13" s="406"/>
+      <c r="Z13" s="406"/>
+      <c r="AA13" s="406"/>
+      <c r="AB13" s="406"/>
+      <c r="AC13" s="406"/>
+      <c r="AD13" s="406"/>
+      <c r="AE13" s="406"/>
+      <c r="AF13" s="406"/>
+      <c r="AG13" s="406"/>
+      <c r="AH13" s="406"/>
+      <c r="AI13" s="406"/>
+      <c r="AJ13" s="406"/>
+      <c r="AK13" s="406"/>
+      <c r="AL13" s="406"/>
+      <c r="AM13" s="406"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!B25&lt;&gt;"",Honorarabrechnung!C25&lt;&gt;""),(HOUR(Honorarabrechnung!C25-Honorarabrechnung!B25)*60+MINUTE(Honorarabrechnung!C25-Honorarabrechnung!B25))/60,"")</f>
         <v/>
       </c>
-      <c r="B14" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!D25 &lt;&gt; "", Honorarabrechnung!E25 &lt;&gt; ""),(HOUR(Honorarabrechnung!E25-Honorarabrechnung!D25)*60+MINUTE(Honorarabrechnung!E25-Honorarabrechnung!D25))/60, "")</f>
+      <c r="B14" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!D25&lt;&gt;"",Honorarabrechnung!E25&lt;&gt;""),(HOUR(Honorarabrechnung!E25-Honorarabrechnung!D25)*60+MINUTE(Honorarabrechnung!E25-Honorarabrechnung!D25))/60,"")</f>
         <v/>
       </c>
-      <c r="C14" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!F25 &lt;&gt; "", Honorarabrechnung!G25 &lt;&gt; ""),(HOUR(Honorarabrechnung!G25-Honorarabrechnung!F25)*60+MINUTE(Honorarabrechnung!G25-Honorarabrechnung!F25))/60, "")</f>
+      <c r="C14" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!F25&lt;&gt;"",Honorarabrechnung!G25&lt;&gt;""),(HOUR(Honorarabrechnung!G25-Honorarabrechnung!F25)*60+MINUTE(Honorarabrechnung!G25-Honorarabrechnung!F25))/60,"")</f>
         <v/>
       </c>
-      <c r="D14" s="3" t="str">
-        <f t="shared" si="0"/>
+      <c r="D14" s="401" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="R14" s="21"/>
+      <c r="R14" s="400"/>
       <c r="S14" t="str">
-        <f>IF(R14 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R14&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
-      <c r="T14" s="9"/>
-[...22 lines deleted...]
-        <f>IF(AND(Honorarabrechnung!B26 &lt;&gt; "", Honorarabrechnung!C26 &lt;&gt; ""),(HOUR(Honorarabrechnung!C26-Honorarabrechnung!B26)*60+MINUTE(Honorarabrechnung!C26-Honorarabrechnung!B26))/60, "")</f>
+      <c r="T14" s="406"/>
+      <c r="U14" s="406"/>
+      <c r="V14" s="406"/>
+      <c r="W14" s="406"/>
+      <c r="X14" s="406"/>
+      <c r="Y14" s="406"/>
+      <c r="Z14" s="406"/>
+      <c r="AA14" s="406"/>
+      <c r="AB14" s="406"/>
+      <c r="AC14" s="406"/>
+      <c r="AD14" s="406"/>
+      <c r="AE14" s="406"/>
+      <c r="AF14" s="406"/>
+      <c r="AG14" s="406"/>
+      <c r="AH14" s="406"/>
+      <c r="AI14" s="406"/>
+      <c r="AJ14" s="406"/>
+      <c r="AK14" s="406"/>
+      <c r="AL14" s="406"/>
+      <c r="AM14" s="406"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!B26&lt;&gt;"",Honorarabrechnung!C26&lt;&gt;""),(HOUR(Honorarabrechnung!C26-Honorarabrechnung!B26)*60+MINUTE(Honorarabrechnung!C26-Honorarabrechnung!B26))/60,"")</f>
         <v/>
       </c>
-      <c r="B15" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!D26 &lt;&gt; "", Honorarabrechnung!E26 &lt;&gt; ""),(HOUR(Honorarabrechnung!E26-Honorarabrechnung!D26)*60+MINUTE(Honorarabrechnung!E26-Honorarabrechnung!D26))/60, "")</f>
+      <c r="B15" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!D26&lt;&gt;"",Honorarabrechnung!E26&lt;&gt;""),(HOUR(Honorarabrechnung!E26-Honorarabrechnung!D26)*60+MINUTE(Honorarabrechnung!E26-Honorarabrechnung!D26))/60,"")</f>
         <v/>
       </c>
-      <c r="C15" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!F26 &lt;&gt; "", Honorarabrechnung!G26 &lt;&gt; ""),(HOUR(Honorarabrechnung!G26-Honorarabrechnung!F26)*60+MINUTE(Honorarabrechnung!G26-Honorarabrechnung!F26))/60, "")</f>
+      <c r="C15" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!F26&lt;&gt;"",Honorarabrechnung!G26&lt;&gt;""),(HOUR(Honorarabrechnung!G26-Honorarabrechnung!F26)*60+MINUTE(Honorarabrechnung!G26-Honorarabrechnung!F26))/60,"")</f>
         <v/>
       </c>
-      <c r="D15" s="3" t="str">
-        <f t="shared" si="0"/>
+      <c r="D15" s="401" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="R15" s="21"/>
+      <c r="R15" s="400"/>
       <c r="S15" t="str">
-        <f>IF(R15 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R15&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
-      <c r="T15" s="9"/>
-[...22 lines deleted...]
-        <f>IF(AND(Honorarabrechnung!B27 &lt;&gt; "", Honorarabrechnung!C27 &lt;&gt; ""),(HOUR(Honorarabrechnung!C27-Honorarabrechnung!B27)*60+MINUTE(Honorarabrechnung!C27-Honorarabrechnung!B27))/60, "")</f>
+      <c r="T15" s="406"/>
+      <c r="U15" s="406"/>
+      <c r="V15" s="406"/>
+      <c r="W15" s="406"/>
+      <c r="X15" s="406"/>
+      <c r="Y15" s="406"/>
+      <c r="Z15" s="406"/>
+      <c r="AA15" s="406"/>
+      <c r="AB15" s="406"/>
+      <c r="AC15" s="406"/>
+      <c r="AD15" s="406"/>
+      <c r="AE15" s="406"/>
+      <c r="AF15" s="406"/>
+      <c r="AG15" s="406"/>
+      <c r="AH15" s="406"/>
+      <c r="AI15" s="406"/>
+      <c r="AJ15" s="406"/>
+      <c r="AK15" s="406"/>
+      <c r="AL15" s="406"/>
+      <c r="AM15" s="406"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!B27&lt;&gt;"",Honorarabrechnung!C27&lt;&gt;""),(HOUR(Honorarabrechnung!C27-Honorarabrechnung!B27)*60+MINUTE(Honorarabrechnung!C27-Honorarabrechnung!B27))/60,"")</f>
         <v/>
       </c>
-      <c r="B16" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!D27 &lt;&gt; "", Honorarabrechnung!E27 &lt;&gt; ""),(HOUR(Honorarabrechnung!E27-Honorarabrechnung!D27)*60+MINUTE(Honorarabrechnung!E27-Honorarabrechnung!D27))/60, "")</f>
+      <c r="B16" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!D27&lt;&gt;"",Honorarabrechnung!E27&lt;&gt;""),(HOUR(Honorarabrechnung!E27-Honorarabrechnung!D27)*60+MINUTE(Honorarabrechnung!E27-Honorarabrechnung!D27))/60,"")</f>
         <v/>
       </c>
-      <c r="C16" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!F27 &lt;&gt; "", Honorarabrechnung!G27 &lt;&gt; ""),(HOUR(Honorarabrechnung!G27-Honorarabrechnung!F27)*60+MINUTE(Honorarabrechnung!G27-Honorarabrechnung!F27))/60, "")</f>
+      <c r="C16" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!F27&lt;&gt;"",Honorarabrechnung!G27&lt;&gt;""),(HOUR(Honorarabrechnung!G27-Honorarabrechnung!F27)*60+MINUTE(Honorarabrechnung!G27-Honorarabrechnung!F27))/60,"")</f>
         <v/>
       </c>
-      <c r="D16" s="3" t="str">
-        <f t="shared" si="0"/>
+      <c r="D16" s="401" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="R16" s="21"/>
+      <c r="R16" s="400"/>
       <c r="S16" t="str">
-        <f>IF(R16 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R16&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
-      <c r="T16" s="9"/>
-[...22 lines deleted...]
-        <f>IF(AND(Honorarabrechnung!B28 &lt;&gt; "", Honorarabrechnung!C28 &lt;&gt; ""),(HOUR(Honorarabrechnung!C28-Honorarabrechnung!B28)*60+MINUTE(Honorarabrechnung!C28-Honorarabrechnung!B28))/60, "")</f>
+      <c r="T16" s="406"/>
+      <c r="U16" s="406"/>
+      <c r="V16" s="406"/>
+      <c r="W16" s="406"/>
+      <c r="X16" s="406"/>
+      <c r="Y16" s="406"/>
+      <c r="Z16" s="406"/>
+      <c r="AA16" s="406"/>
+      <c r="AB16" s="406"/>
+      <c r="AC16" s="406"/>
+      <c r="AD16" s="406"/>
+      <c r="AE16" s="406"/>
+      <c r="AF16" s="406"/>
+      <c r="AG16" s="406"/>
+      <c r="AH16" s="406"/>
+      <c r="AI16" s="406"/>
+      <c r="AJ16" s="406"/>
+      <c r="AK16" s="406"/>
+      <c r="AL16" s="406"/>
+      <c r="AM16" s="406"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!B28&lt;&gt;"",Honorarabrechnung!C28&lt;&gt;""),(HOUR(Honorarabrechnung!C28-Honorarabrechnung!B28)*60+MINUTE(Honorarabrechnung!C28-Honorarabrechnung!B28))/60,"")</f>
         <v/>
       </c>
-      <c r="B17" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!D28 &lt;&gt; "", Honorarabrechnung!E28 &lt;&gt; ""),(HOUR(Honorarabrechnung!E28-Honorarabrechnung!D28)*60+MINUTE(Honorarabrechnung!E28-Honorarabrechnung!D28))/60, "")</f>
+      <c r="B17" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!D28&lt;&gt;"",Honorarabrechnung!E28&lt;&gt;""),(HOUR(Honorarabrechnung!E28-Honorarabrechnung!D28)*60+MINUTE(Honorarabrechnung!E28-Honorarabrechnung!D28))/60,"")</f>
         <v/>
       </c>
-      <c r="C17" s="3" t="str">
-        <f>IF(AND(Honorarabrechnung!F28 &lt;&gt; "", Honorarabrechnung!G28 &lt;&gt; ""),(HOUR(Honorarabrechnung!G28-Honorarabrechnung!F28)*60+MINUTE(Honorarabrechnung!G28-Honorarabrechnung!F28))/60, "")</f>
+      <c r="C17" s="401" t="str">
+        <f>IF(AND(Honorarabrechnung!F28&lt;&gt;"",Honorarabrechnung!G28&lt;&gt;""),(HOUR(Honorarabrechnung!G28-Honorarabrechnung!F28)*60+MINUTE(Honorarabrechnung!G28-Honorarabrechnung!F28))/60,"")</f>
         <v/>
       </c>
-      <c r="D17" s="3" t="str">
-        <f t="shared" si="0"/>
+      <c r="D17" s="401" t="str">
+        <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="R17" s="21"/>
+      <c r="R17" s="400"/>
       <c r="S17" t="str">
-        <f>IF(R17 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R17&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
-      <c r="T17" s="9"/>
-[...25 lines deleted...]
-      <c r="R18" s="21"/>
+      <c r="T17" s="406"/>
+      <c r="U17" s="406"/>
+      <c r="V17" s="406"/>
+      <c r="W17" s="406"/>
+      <c r="X17" s="406"/>
+      <c r="Y17" s="406"/>
+      <c r="Z17" s="406"/>
+      <c r="AA17" s="406"/>
+      <c r="AB17" s="406"/>
+      <c r="AC17" s="406"/>
+      <c r="AD17" s="406"/>
+      <c r="AE17" s="406"/>
+      <c r="AF17" s="406"/>
+      <c r="AG17" s="406"/>
+      <c r="AH17" s="406"/>
+      <c r="AI17" s="406"/>
+      <c r="AJ17" s="406"/>
+      <c r="AK17" s="406"/>
+      <c r="AL17" s="406"/>
+      <c r="AM17" s="406"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="401"/>
+      <c r="B18" s="401"/>
+      <c r="C18" s="401"/>
+      <c r="D18" s="401"/>
+      <c r="R18" s="400"/>
       <c r="S18" t="str">
-        <f>IF(R18 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R18&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
-      <c r="T18" s="9"/>
-[...26 lines deleted...]
-      <c r="R19" s="21"/>
+      <c r="T18" s="406"/>
+      <c r="U18" s="406"/>
+      <c r="V18" s="406"/>
+      <c r="W18" s="406"/>
+      <c r="X18" s="406"/>
+      <c r="Y18" s="406"/>
+      <c r="Z18" s="406"/>
+      <c r="AA18" s="406"/>
+      <c r="AB18" s="406"/>
+      <c r="AC18" s="406"/>
+      <c r="AD18" s="406"/>
+      <c r="AE18" s="406"/>
+      <c r="AF18" s="406"/>
+      <c r="AG18" s="406"/>
+      <c r="AH18" s="406"/>
+      <c r="AI18" s="406"/>
+      <c r="AJ18" s="406"/>
+      <c r="AK18" s="406"/>
+      <c r="AL18" s="406"/>
+      <c r="AM18" s="406"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="401"/>
+      <c r="B19" s="401"/>
+      <c r="C19" s="401"/>
+      <c r="D19" s="401"/>
+      <c r="H19" s="408"/>
+      <c r="R19" s="400"/>
       <c r="S19" t="str">
-        <f>IF(R19 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R19&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
-      <c r="T19" s="9"/>
-[...25 lines deleted...]
-      <c r="R20" s="21"/>
+      <c r="T19" s="406"/>
+      <c r="U19" s="406"/>
+      <c r="V19" s="406"/>
+      <c r="W19" s="406"/>
+      <c r="X19" s="406"/>
+      <c r="Y19" s="406"/>
+      <c r="Z19" s="406"/>
+      <c r="AA19" s="406"/>
+      <c r="AB19" s="406"/>
+      <c r="AC19" s="406"/>
+      <c r="AD19" s="406"/>
+      <c r="AE19" s="406"/>
+      <c r="AF19" s="406"/>
+      <c r="AG19" s="406"/>
+      <c r="AH19" s="406"/>
+      <c r="AI19" s="406"/>
+      <c r="AJ19" s="406"/>
+      <c r="AK19" s="406"/>
+      <c r="AL19" s="406"/>
+      <c r="AM19" s="406"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="401"/>
+      <c r="B20" s="401"/>
+      <c r="C20" s="401"/>
+      <c r="D20" s="401"/>
+      <c r="R20" s="400"/>
       <c r="S20" t="str">
-        <f>IF(R20 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R20&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
-      <c r="T20" s="9"/>
-[...25 lines deleted...]
-      <c r="R21" s="21"/>
+      <c r="T20" s="406"/>
+      <c r="U20" s="406"/>
+      <c r="V20" s="406"/>
+      <c r="W20" s="406"/>
+      <c r="X20" s="406"/>
+      <c r="Y20" s="406"/>
+      <c r="Z20" s="406"/>
+      <c r="AA20" s="406"/>
+      <c r="AB20" s="406"/>
+      <c r="AC20" s="406"/>
+      <c r="AD20" s="406"/>
+      <c r="AE20" s="406"/>
+      <c r="AF20" s="406"/>
+      <c r="AG20" s="406"/>
+      <c r="AH20" s="406"/>
+      <c r="AI20" s="406"/>
+      <c r="AJ20" s="406"/>
+      <c r="AK20" s="406"/>
+      <c r="AL20" s="406"/>
+      <c r="AM20" s="406"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="401"/>
+      <c r="B21" s="401"/>
+      <c r="C21" s="401"/>
+      <c r="D21" s="401"/>
+      <c r="R21" s="400"/>
       <c r="S21" t="str">
-        <f>IF(R21 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R21&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
-      <c r="T21" s="9"/>
-[...25 lines deleted...]
-      <c r="R22" s="21"/>
+      <c r="T21" s="406"/>
+      <c r="U21" s="406"/>
+      <c r="V21" s="406"/>
+      <c r="W21" s="406"/>
+      <c r="X21" s="406"/>
+      <c r="Y21" s="406"/>
+      <c r="Z21" s="406"/>
+      <c r="AA21" s="406"/>
+      <c r="AB21" s="406"/>
+      <c r="AC21" s="406"/>
+      <c r="AD21" s="406"/>
+      <c r="AE21" s="406"/>
+      <c r="AF21" s="406"/>
+      <c r="AG21" s="406"/>
+      <c r="AH21" s="406"/>
+      <c r="AI21" s="406"/>
+      <c r="AJ21" s="406"/>
+      <c r="AK21" s="406"/>
+      <c r="AL21" s="406"/>
+      <c r="AM21" s="406"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="401"/>
+      <c r="B22" s="401"/>
+      <c r="C22" s="401"/>
+      <c r="D22" s="401"/>
+      <c r="R22" s="400"/>
       <c r="S22" t="str">
-        <f>IF(R22 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R22&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
     </row>
-    <row r="23" spans="1:39">
-[...4 lines deleted...]
-      <c r="R23" s="21"/>
+    <row r="23">
+      <c r="A23" s="401"/>
+      <c r="B23" s="401"/>
+      <c r="C23" s="401"/>
+      <c r="D23" s="401"/>
+      <c r="R23" s="400"/>
       <c r="S23" t="str">
-        <f>IF(R23 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R23&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
-      <c r="T23" s="9"/>
-[...25 lines deleted...]
-      <c r="R24" s="21"/>
+      <c r="T23" s="406"/>
+      <c r="U23" s="406"/>
+      <c r="V23" s="406"/>
+      <c r="W23" s="406"/>
+      <c r="X23" s="406"/>
+      <c r="Y23" s="406"/>
+      <c r="Z23" s="406"/>
+      <c r="AA23" s="406"/>
+      <c r="AB23" s="406"/>
+      <c r="AC23" s="406"/>
+      <c r="AD23" s="406"/>
+      <c r="AE23" s="406"/>
+      <c r="AF23" s="406"/>
+      <c r="AG23" s="406"/>
+      <c r="AH23" s="406"/>
+      <c r="AI23" s="406"/>
+      <c r="AJ23" s="406"/>
+      <c r="AK23" s="406"/>
+      <c r="AL23" s="406"/>
+      <c r="AM23" s="406"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="401"/>
+      <c r="B24" s="401"/>
+      <c r="C24" s="401"/>
+      <c r="D24" s="401"/>
+      <c r="R24" s="400"/>
       <c r="S24" t="str">
-        <f>IF(R24 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R24&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
     </row>
-    <row r="25" spans="1:39">
-[...4 lines deleted...]
-      <c r="R25" s="21"/>
+    <row r="25">
+      <c r="A25" s="401"/>
+      <c r="B25" s="401"/>
+      <c r="C25" s="401"/>
+      <c r="D25" s="401"/>
+      <c r="R25" s="400"/>
       <c r="S25" t="str">
-        <f>IF(R25 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R25&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v/>
       </c>
     </row>
-    <row r="26" spans="1:39">
-[...5 lines deleted...]
-        <f>IF(#REF! &lt;&gt; "", CONCATENATE("MF ", ROW()-1),"")</f>
+    <row r="26">
+      <c r="A26" s="401"/>
+      <c r="B26" s="401"/>
+      <c r="C26" s="401"/>
+      <c r="D26" s="401"/>
+      <c r="R26" s="400" t="e">
+        <f>IF(#REF!&lt;&gt;"",CONCATENATE("MF ",ROW()-1),"")</f>
         <v>#REF!</v>
       </c>
       <c r="S26" t="e">
-        <f>IF(R26 &lt;&gt; "", VLOOKUP(#REF!, Tagessätze!$A$1:$P$8, 3,0),"")</f>
+        <f>IF(R26&lt;&gt;"",VLOOKUP(#REF!,Tagessätze!$A$1:$P$8,3,0),"")</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
-      <c r="R27" s="21"/>
+    <row r="27">
+      <c r="R27" s="400"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="CPDNlybUZYcSTIsFkgGBikuQU1X/aLweZdiJOKGtGML9gurbg+vyVoSrBgttuYXsXH/eY5JqGQ3Nkbp2dAAR3A==" saltValue="MlxchKMaVtVGW7YMRrTefg==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="CPDNlybUZYcSTIsFkgGBikuQU1X/aLweZdiJOKGtGML9gurbg+vyVoSrBgttuYXsXH/eY5JqGQ3Nkbp2dAAR3A==" saltValue="MlxchKMaVtVGW7YMRrTefg==" spinCount="100000" autoFilter="1" deleteColumns="1" deleteRows="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertHyperlinks="1" insertRows="1" objects="0" pivotTables="1" scenarios="0" selectLockedCells="1" selectUnlockedCells="1" sheet="1" sort="1"/>
+  <printOptions headings="0" gridLines="0"/>
+  <pageMargins left="0.78740157500000008" right="0.78740157500000008" top="0.98425196899999989" bottom="0.98425196899999989" header="0.49212598449999995" footer="0.49212598449999995"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="0" errors="displayed" horizontalDpi="0" verticalDpi="0" copies="1"/>
+  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
   <sheetPr codeName="Tabelle12">
     <tabColor theme="0" tint="-0.249977111117893"/>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:Q7"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="O12" sqref="O12"/>
+    <sheetView zoomScale="100" workbookViewId="0">
+      <selection activeCell="O12" activeCellId="0" sqref="O12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="18"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="29.140625" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="18" max="16384" width="10.85546875" style="10"/>
+    <col customWidth="1" min="1" max="1" style="409" width="29.140625"/>
+    <col customWidth="1" min="2" max="2" style="409" width="9.7109375"/>
+    <col customWidth="1" min="3" max="3" style="409" width="20.140625"/>
+    <col customWidth="1" min="4" max="4" style="409" width="11.140625"/>
+    <col customWidth="1" min="5" max="6" style="409" width="11.28515625"/>
+    <col customWidth="1" min="7" max="8" style="409" width="13.28515625"/>
+    <col customWidth="1" min="9" max="9" style="409" width="14.42578125"/>
+    <col customWidth="1" min="10" max="10" style="409" width="11.42578125"/>
+    <col customWidth="1" min="11" max="11" style="409" width="13.7109375"/>
+    <col customWidth="1" min="12" max="12" style="409" width="14"/>
+    <col customWidth="1" min="13" max="17" style="409" width="37.28515625"/>
+    <col min="18" max="16384" style="409" width="10.85546875"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
-[...53 lines deleted...]
-      <c r="Q2" s="12" t="s">
+    <row r="1" ht="16.5">
+      <c r="A1" s="409" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="2" ht="16.5">
+      <c r="A2" s="410" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="410" t="s">
+        <v>248</v>
+      </c>
+      <c r="C2" s="411" t="s">
+        <v>249</v>
+      </c>
+      <c r="D2" s="410" t="s">
+        <v>250</v>
+      </c>
+      <c r="E2" s="411" t="s">
+        <v>251</v>
+      </c>
+      <c r="F2" s="411" t="s">
+        <v>251</v>
+      </c>
+      <c r="G2" s="411" t="s">
+        <v>229</v>
+      </c>
+      <c r="H2" s="411" t="s">
+        <v>230</v>
+      </c>
+      <c r="I2" s="411" t="s">
+        <v>231</v>
+      </c>
+      <c r="J2" s="411" t="s">
+        <v>252</v>
+      </c>
+      <c r="K2" s="411" t="s">
+        <v>253</v>
+      </c>
+      <c r="L2" s="411" t="s">
+        <v>254</v>
+      </c>
+      <c r="M2" s="411" t="s">
+        <v>255</v>
+      </c>
+      <c r="N2" s="411" t="s">
+        <v>256</v>
+      </c>
+      <c r="O2" s="411" t="s">
+        <v>257</v>
+      </c>
+      <c r="P2" s="411" t="s">
+        <v>258</v>
+      </c>
+      <c r="Q2" s="411" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" ht="16.5">
+      <c r="A3" s="412" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3" s="413">
+        <v>0.29999999999999999</v>
+      </c>
+      <c r="C3" s="413">
+        <v>0.02</v>
+      </c>
+      <c r="D3" s="413">
+        <v>8</v>
+      </c>
+      <c r="E3" s="413">
+        <v>12</v>
+      </c>
+      <c r="F3" s="413">
+        <v>18</v>
+      </c>
+      <c r="G3" s="413">
+        <v>8</v>
+      </c>
+      <c r="H3" s="413">
+        <v>14</v>
+      </c>
+      <c r="I3" s="413">
+        <v>24</v>
+      </c>
+      <c r="J3" s="414">
+        <v>0.20000000000000001</v>
+      </c>
+      <c r="K3" s="414">
+        <v>0.40000000000000002</v>
+      </c>
+      <c r="L3" s="414">
+        <v>0.40000000000000002</v>
+      </c>
+      <c r="M3" s="415" t="s">
+        <v>108</v>
+      </c>
+      <c r="N3" s="415" t="s">
+        <v>109</v>
+      </c>
+      <c r="O3" s="415">
+        <v>80971</v>
+      </c>
+      <c r="P3" s="415" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q3" s="415" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="4" ht="16.5">
+      <c r="A4" s="416" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4" s="417">
+        <v>0.29999999999999999</v>
+      </c>
+      <c r="C4" s="417">
+        <v>0.02</v>
+      </c>
+      <c r="D4" s="417">
+        <v>8</v>
+      </c>
+      <c r="E4" s="417">
+        <v>12</v>
+      </c>
+      <c r="F4" s="417">
+        <v>18</v>
+      </c>
+      <c r="G4" s="417">
+        <v>8</v>
+      </c>
+      <c r="H4" s="417">
+        <v>14</v>
+      </c>
+      <c r="I4" s="417">
+        <v>24</v>
+      </c>
+      <c r="J4" s="418">
+        <v>0.20000000000000001</v>
+      </c>
+      <c r="K4" s="418">
+        <v>0.40000000000000002</v>
+      </c>
+      <c r="L4" s="418">
+        <v>0.40000000000000002</v>
+      </c>
+      <c r="M4" s="416" t="s">
+        <v>108</v>
+      </c>
+      <c r="N4" s="415" t="s">
+        <v>109</v>
+      </c>
+      <c r="O4" s="415">
+        <v>80971</v>
+      </c>
+      <c r="P4" s="416" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q4" s="416" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="5" ht="16.5">
+      <c r="A5" s="412" t="s">
         <v>153</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="14">
+      <c r="B5" s="413">
+        <v>0.29999999999999999</v>
+      </c>
+      <c r="C5" s="413">
         <v>0.02</v>
       </c>
-      <c r="D3" s="14">
+      <c r="D5" s="413">
         <v>8</v>
       </c>
-      <c r="E3" s="14">
+      <c r="E5" s="413">
         <v>12</v>
       </c>
-      <c r="F3" s="14">
+      <c r="F5" s="413">
         <v>18</v>
       </c>
-      <c r="G3" s="14">
+      <c r="G5" s="413">
         <v>8</v>
       </c>
-      <c r="H3" s="14">
+      <c r="H5" s="413">
         <v>14</v>
       </c>
-      <c r="I3" s="14">
+      <c r="I5" s="413">
         <v>24</v>
       </c>
-      <c r="J3" s="15">
-[...31 lines deleted...]
-      <c r="C4" s="18">
+      <c r="J5" s="414">
+        <v>0.20000000000000001</v>
+      </c>
+      <c r="K5" s="414">
+        <v>0.40000000000000002</v>
+      </c>
+      <c r="L5" s="414">
+        <v>0.40000000000000002</v>
+      </c>
+      <c r="M5" s="412" t="s">
+        <v>261</v>
+      </c>
+      <c r="N5" s="412" t="s">
+        <v>262</v>
+      </c>
+      <c r="O5" s="412">
+        <v>93142</v>
+      </c>
+      <c r="P5" s="412" t="s">
+        <v>263</v>
+      </c>
+      <c r="Q5" s="412" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="6" ht="16.5">
+      <c r="A6" s="416" t="s">
+        <v>264</v>
+      </c>
+      <c r="B6" s="417">
+        <v>0.29999999999999999</v>
+      </c>
+      <c r="C6" s="417">
         <v>0.02</v>
       </c>
-      <c r="D4" s="18">
+      <c r="D6" s="417">
         <v>8</v>
       </c>
-      <c r="E4" s="18">
+      <c r="E6" s="417">
         <v>12</v>
       </c>
-      <c r="F4" s="18">
+      <c r="F6" s="417">
         <v>18</v>
       </c>
-      <c r="G4" s="18">
+      <c r="G6" s="417">
         <v>8</v>
       </c>
-      <c r="H4" s="18">
+      <c r="H6" s="417">
         <v>14</v>
       </c>
-      <c r="I4" s="18">
+      <c r="I6" s="417">
         <v>24</v>
       </c>
-      <c r="J4" s="19">
-[...31 lines deleted...]
-      <c r="C5" s="14">
+      <c r="J6" s="418">
+        <v>0.20000000000000001</v>
+      </c>
+      <c r="K6" s="418">
+        <v>0.40000000000000002</v>
+      </c>
+      <c r="L6" s="418">
+        <v>0.40000000000000002</v>
+      </c>
+      <c r="M6" s="419" t="s">
+        <v>265</v>
+      </c>
+      <c r="N6" s="419" t="s">
+        <v>266</v>
+      </c>
+      <c r="O6" s="419">
+        <v>82256</v>
+      </c>
+      <c r="P6" s="419" t="s">
+        <v>267</v>
+      </c>
+      <c r="Q6" s="419" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="7" ht="16.5">
+      <c r="A7" s="412" t="s">
+        <v>268</v>
+      </c>
+      <c r="B7" s="413">
+        <v>0.29999999999999999</v>
+      </c>
+      <c r="C7" s="413">
         <v>0.02</v>
       </c>
-      <c r="D5" s="14">
+      <c r="D7" s="413">
         <v>8</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E7" s="413">
         <v>12</v>
       </c>
-      <c r="F5" s="14">
+      <c r="F7" s="413">
         <v>18</v>
       </c>
-      <c r="G5" s="14">
+      <c r="G7" s="413">
         <v>8</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H7" s="413">
         <v>14</v>
       </c>
-      <c r="I5" s="14">
+      <c r="I7" s="413">
         <v>24</v>
       </c>
-      <c r="J5" s="15">
-[...120 lines deleted...]
-      <c r="O7" s="16">
+      <c r="J7" s="414">
+        <v>0.20000000000000001</v>
+      </c>
+      <c r="K7" s="414">
+        <v>0.40000000000000002</v>
+      </c>
+      <c r="L7" s="414">
+        <v>0.40000000000000002</v>
+      </c>
+      <c r="M7" s="415" t="s">
+        <v>269</v>
+      </c>
+      <c r="N7" s="415" t="s">
+        <v>270</v>
+      </c>
+      <c r="O7" s="415">
         <v>95709</v>
       </c>
-      <c r="P7" s="16" t="s">
-[...3 lines deleted...]
-        <v>155</v>
+      <c r="P7" s="415" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q7" s="415" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="n/svwSTaJbPdAJ/0nNcQPemmp+MjCAXSacngIuzCwC4aBSSTed9I6r83/mvOklun03Dez7MpP0NaRDhKaayQ7g==" saltValue="YG2FQQB/zv1OjARvr2XjPA==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="2400" r:id="rId1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="n/svwSTaJbPdAJ/0nNcQPemmp+MjCAXSacngIuzCwC4aBSSTed9I6r83/mvOklun03Dez7MpP0NaRDhKaayQ7g==" saltValue="YG2FQQB/zv1OjARvr2XjPA==" spinCount="100000" autoFilter="1" deleteColumns="1" deleteRows="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertHyperlinks="1" insertRows="1" objects="0" pivotTables="1" scenarios="0" selectLockedCells="1" selectUnlockedCells="1" sheet="1" sort="1"/>
+  <printOptions headings="0" gridLines="0"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.78740157500000008" bottom="0.78740157500000008" header="0.29999999999999999" footer="0.29999999999999999"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="0" errors="displayed" horizontalDpi="300" verticalDpi="2400" copies="1"/>
+  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-  <Application>Microsoft Excel</Application>
+  <Application>onlyoffice/8.0.1.31</Application>
+  <Company>Bayerischer Badminton Verband e.V.</Company>
   <DocSecurity>0</DocSecurity>
-  <ScaleCrop>false</ScaleCrop>
-[...40 lines deleted...]
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
-  <AppVersion></AppVersion>
+  <LinksUpToDate>false</LinksUpToDate>
+  <Manager/>
+  <ScaleCrop>false</ScaleCrop>
+  <SharedDoc>false</SharedDoc>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bayerischer Badminton Verband</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>